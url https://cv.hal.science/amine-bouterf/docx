--- v0 (2026-03-12)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine BOUTERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ µCT-scan mechanical tests: Fast 4D mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Mechanical Content in DVC: Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine BOUTERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ µCT-scan mechanical tests: Fast 4D mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Mechanical Content in DVC: Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0305-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0305-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>