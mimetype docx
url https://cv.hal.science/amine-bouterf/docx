--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine BOUTERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ µCT-scan mechanical tests: Fast 4D mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Mechanical Content in DVC: Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine BOUTERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ µCT-scan mechanical tests: Fast 4D mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Mechanical Content in DVC: Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0305-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0305-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>