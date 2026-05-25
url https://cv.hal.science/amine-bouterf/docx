--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine BOUTERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ µCT-scan mechanical tests: Fast 4D mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Mechanical Content in DVC: Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine BOUTERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ µCT-scan mechanical tests: Fast 4D mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage investigation and modeling of 3D woven ceramic matrix composites from X-ray tomography in-situ tensile tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couégnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.130 - 139. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Mechanical Content in DVC: Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0305-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A Bouterf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0305-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cou&#233;gnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>