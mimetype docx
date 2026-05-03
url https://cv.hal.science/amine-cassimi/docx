--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -865,965 +865,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the electric potential of an insulator under charged particle impact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nagy</w:t>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.030702⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394125v1</w:t>
+                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling of isolated anthracene cations probed with photons of different wavelengths in the Mini-Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146, pp.044301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4973651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of dimer and trimer of Naphthalene studied in electrostatic storage Mini-Ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Chen Yu</w:t>
+                <w:t xml:space="preserve">Evolution of the electric potential of an insulator under charged particle impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bernard</w:t>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Montagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Joblin</w:t>
+                <w:t xml:space="preserve">G. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.030702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317569v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of dimer and trimer of Naphthalene studied in electrostatic storage Mini-Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martinez</w:t>
+                <w:t xml:space="preserve">Li Chen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Langlinay</w:t>
+                <w:t xml:space="preserve">Jerome Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Ponciano</w:t>
+                <w:t xml:space="preserve">Guillaume Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. da Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+                <w:t xml:space="preserve">C. Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.102007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328620v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performances of DOSION, a dosimetry equipment dedicated to radiobiology experiments taking place at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boissonnat</w:t>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
+                <w:t xml:space="preserve">C.R. Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boumard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Carniol</w:t>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.040⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01347982v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence decay of naphthalene studied in an electrostatic storage ring, the Mini-Ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Martin</w:t>
+                <w:t xml:space="preserve">Characterization and performances of DOSION, a dosimetry equipment dedicated to radiobiology experiments taking place at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matsumoto</w:t>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kono</w:t>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -. C. Ji</w:t>
+                <w:t xml:space="preserve">F. Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bredy</w:t>
+                <w:t xml:space="preserve">B. Carniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 408, </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 856, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317573v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01347982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence decay of naphthalene studied in an electrostatic storage ring, the Mini-Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnihotri</w:t>
+                <w:t xml:space="preserve">N. Kono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">M. -. C. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (23), </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
+                <w:t xml:space="preserve">hal-02317573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
               </w:r>
@@ -2071,2154 +2071,2154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation rate, fluorescence and Infrared radiative cooling rates of Naphthalene studied in electrostatic storage Miniring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brédy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Bernard</w:t>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673979v1</w:t>
+                <w:t xml:space="preserve">hal-02307281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Martinez</w:t>
+                <w:t xml:space="preserve">Fast radiative cooling of anthracene: Dependence on internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th Langlinay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Hijazi</w:t>
+                <w:t xml:space="preserve">B. Concina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.053425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341131v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of doubly charged HDO, H2O, and D2O molecules induced by proton and monocharged fluorine beam impact at 3 keV</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined theoretical and experimental study of the transmission of tilted ion beams through macroscopic conical glass capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015) 22–28 July 2015, Toledo, Spain, 635 (4), pp.042011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/4/042011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164838v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton irradiation of DNA nucleosides in the gas phase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP05303F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119808v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interatomic Coulombic Decay as a New Source of Low Energy Electrons in slow Ion-Dimer Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.033201⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.076403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01079961v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet and triplet states dissociation of doubly charged HDO, H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 635 (3), pp.032080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 583, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy ion transmission through a conical insulating capillary with macroscopic dimensions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interatomic Coulombic Decay as a New Source of Low Energy Electrons in slow Ion-Dimer Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.056⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.033201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394862v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01079961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined theoretical and experimental study of the transmission of tilted ion beams through macroscopic conical glass capillaries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton irradiation of DNA nucleosides in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Camillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/4/042011⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1039/C4CP05303F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP05303F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394857v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast radiative cooling of anthracene: Dependence on internal energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of doubly charged HDO, H2O, and D2O molecules induced by proton and monocharged fluorine beam impact at 3 keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.053425⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (9), pp.095306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673975v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation rate, fluorescence and Infrared radiative cooling rates of Naphthalene studied in electrostatic storage Miniring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low energy ion transmission through a conical insulating capillary with macroscopic dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tőkési</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032051. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 354, pp.82-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307281v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong perturbation effects in heavy ion induced electronic sputtering of lithium fluoride</w:t>
+                <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+                <w:t xml:space="preserve">H-K Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Langlinay</w:t>
+                <w:t xml:space="preserve">J Titze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">M Schöffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">F Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ropars</w:t>
+                <w:t xml:space="preserve">M Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (7), pp.185. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40811-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164839v1</w:t>
+                <w:t xml:space="preserve">hal-01084869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and 3D Monte Carlo simulation of MeV ion transmission through conical glass capillaries</w:t>
+                <w:t xml:space="preserve">Strong perturbation effects in heavy ion induced electronic sputtering of lithium fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Simon</w:t>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Zhou</w:t>
+                <w:t xml:space="preserve">Thomas Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Döbeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Monnet</w:t>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (7), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40811-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092604v1</w:t>
+                <w:t xml:space="preserve">hal-01164839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of MeV ion transmission through glass micro-capillaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Evolution of the internal energy distribution of molecules studied in an electrostatic storage ring, the Mini-Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J Simon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A M Müller</w:t>
+                <w:t xml:space="preserve">Min Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24-30 July 2013. Lanzhou, China (C13-07-24), 488 (13), pp.132004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 488 (10), pp.102011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092603v1</w:t>
+                <w:t xml:space="preserve">hal-02311250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Evolution of the internal energy distribution of molecules studied in an electrostatic storage ring, the Mini-Ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">Measurements and 3D Monte Carlo simulation of MeV ion transmission through conical glass capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Döbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 330, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02311250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deposition by heavy ions: Additivity of kinetic and potential energy contributions in hillock formation on CaF2</w:t>
+                <w:t xml:space="preserve">Simulation of MeV ion transmission through glass micro-capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Wang</w:t>
+                <w:t xml:space="preserve">M J Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">C L Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">M Döbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Sun</w:t>
+                <w:t xml:space="preserve">T Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. G. Wang</w:t>
+                <w:t xml:space="preserve">A M Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.5742. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24-30 July 2013. Lanzhou, China (C13-07-24), 488 (13), pp.132004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep05742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084017v1</w:t>
+                <w:t xml:space="preserve">hal-01092603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation dependence in multiple ionization of He 2 and Ne 2 induced by fast, highly charged ions: Probing the impact-parameter-dependent ionization probability in 11.37-MeV/u S 14 + collisions with He and Ne</w:t>
               </w:r>
@@ -4332,1302 +4332,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Energy deposition by heavy ions: Additivity of kinetic and potential energy contributions in hillock formation on CaF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00989772v1</w:t>
+                <w:t xml:space="preserve">hal-01084017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Waitz</w:t>
+                <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.143201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084869v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00989772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-impact-induced interatomic Coulombic decay in neon and argon dimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Gassert</w:t>
+                <w:t xml:space="preserve">High resolution probe of coherence in low-energy charge exchange collisions with oriented targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schöffler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.042707⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.133201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.133201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179844v1</w:t>
+                <w:t xml:space="preserve">in2p3-00835364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of the internal energy distribution of singly charged anthracene in a storage ring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">C. L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Concina</w:t>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014091⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.050901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146490v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPORT: A new sub-nanosecond time-resolved instrument to study swift heavy ion-beam induced luminescence - Application to luminescence degradation of a fast plastic scintillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Ion-impact-induced interatomic Coulombic decay in neon and argon dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-K. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gassert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Durantel</w:t>
+                <w:t xml:space="preserve">M. Schöffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Titze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.042707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.042707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00819892v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution probe of coherence in low-energy charge exchange collisions with oriented targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">SPORT: A new sub-nanosecond time-resolved instrument to study swift heavy ion-beam induced luminescence - Application to luminescence degradation of a fast plastic scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.133201. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 297, pp.39-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.133201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00835364v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00819892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time evolution of the internal energy distribution of singly charged anthracene in a storage ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. L. Zhou</w:t>
+                <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simon</w:t>
+                <w:t xml:space="preserve">L Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ikeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Iskandar</w:t>
+                <w:t xml:space="preserve">Bruno Concina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (5), pp.050901. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084677v1</w:t>
+                <w:t xml:space="preserve">hal-03146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-matter-wave diffraction evidenced in low-energy Na++Rb charge-exchange collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leredde</w:t>
+                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00682613v1</w:t>
+                <w:t xml:space="preserve">hal-00735773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Hijazi</w:t>
+                <w:t xml:space="preserve">Atomic-matter-wave diffraction evidenced in low-energy Na++Rb charge-exchange collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rothard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">H. Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.032710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.032710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735773v1</w:t>
+                <w:t xml:space="preserve">in2p3-00682613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (11), </w:t>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5930,377 +5930,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of charge evolution in glass capillaries for 230-keV Xe23+ ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Measurement of Pure Electron Shakeoff in the β Decay of Trapped 6He+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maunoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Guillous</w:t>
+                <w:t xml:space="preserve">C. Couratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062902⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.243201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.243201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00761360v1</w:t>
+                <w:t xml:space="preserve">in2p3-00709325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of Pure Electron Shakeoff in the β Decay of Trapped 6He+ Ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Liénard</w:t>
+                <w:t xml:space="preserve">Dynamics of charge evolution in glass capillaries for 230-keV Xe23+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ban</w:t>
+                <w:t xml:space="preserve">L. Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.243201. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.062902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.243201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709325v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00761360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of swift ion beams with surfaces: Sputtering of secondary ions from LiF studied by XY-TOF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 269, pp.1003-1006</w:t>
@@ -6329,64 +6329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in Multiple-Electron Capture Revealed by Radiative Charge Transfer in Ar Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,51 +6515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 267, pp.649-651</w:t>
@@ -6582,295 +6582,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00374510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H2O2+ potential energy surfaces dissociating into H+/OH+: Theoretical analysis of the isotopic effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of ion emission from a germanium crystal surface under impact of fast Pb ions in channeling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Adoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">A. L’hoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duflot</w:t>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Della Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3157164⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (6), pp.876-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393709v1</w:t>
+                <w:t xml:space="preserve">hal-00257795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ion emission from a germanium crystal surface under impact of fast Pb ions in channeling conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+                <w:t xml:space="preserve">The H2O2+ potential energy surfaces dissociating into H+/OH+: Theoretical analysis of the isotopic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Della Negra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+                <w:t xml:space="preserve">D. Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 267 (6), pp.876-880. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (2), pp.024302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3157164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257795v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharging dynamics of insulator surfaces irradiated by highly charged ions</w:t>
               </w:r>
@@ -6981,77 +6981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of water clusters by fast highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,286 +7234,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00374668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Inelastic Scattering Satellite Probed by Molecular-Frame Photoelectron Angular Distributions from CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiply-charged ion nanobeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Muranaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-J. Liu</w:t>
+                <w:t xml:space="preserve">Henning Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fukuzawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Takahashi</w:t>
+                <w:t xml:space="preserve">Bruno Manil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.809-817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00306462v1</w:t>
+                <w:t xml:space="preserve">cea-00273895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiply-charged ion nanobeams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maunoury</w:t>
+                <w:t xml:space="preserve">Internal Inelastic Scattering Satellite Probed by Molecular-Frame Photoelectron Angular Distributions from CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Teranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Fanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Lebius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Manil</w:t>
+                <w:t xml:space="preserve">M. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.023001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00273895v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00306462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new magneto-optical trap-target recoil ion momentum spectroscopy apparatus for ion-atom collisions and trapped atom studies</w:t>
               </w:r>
@@ -7752,295 +7752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00358933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematically complete study of dissociative ionization of D$_{2}$ by ion impact</w:t>
+                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Laurent</w:t>
+                <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fernández</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Legendre</w:t>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tarisien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.173201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.022707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00078088v1</w:t>
+                <w:t xml:space="preserve">hal-01220211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematically complete study of dissociative ionization of D$_{2}$ by ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+                <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+                <w:t xml:space="preserve">M. Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (2), pp.022707. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.173201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.173201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220211v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00078088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t>
               </w:r>
@@ -8586,51 +8586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric nuclear motion of the F 1 s –ionized state in BF 3 probed by quadruple-ion-coincidence momentum imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Fanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8733,77 +8733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9148,51 +9148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,90 +9281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference effects in electron emission from H2 by 68-MeV/u Kr33+ impact: Dependence on the emission angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (3), pp.030702(R). </w:t>
@@ -9733,51 +9733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9828,51 +9828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Dependent Multielectron Excitations near the C 1 s Ionization Threshold and Distortion of the Shape Resonance in CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Fanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9956,1013 +9956,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triply differential single ionization cross sections in coplanar and non-coplanar geometry for fast heavy ion-atom collisions</w:t>
+                <w:t xml:space="preserve">Experimental study of single, double, and multiple electron capture in slow 15 N 7 + + Ne collisions using recoil-ion momentum spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schulz</w:t>
+                <w:t xml:space="preserve">Hualin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Moshammer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Marchalant</w:t>
+                <w:t xml:space="preserve">G. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/9/104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (1), pp.012715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.012715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179780v1</w:t>
+                <w:t xml:space="preserve">hal-01597641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217001v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single- and double-electron capture in low-energy Ne 10+ -He collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">Triply differential single ionization cross sections in coplanar and non-coplanar geometry for fast heavy ion-atom collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Madison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Harel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Adoui</w:t>
+                <w:t xml:space="preserve">P Marchalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34 (14), pp.2759 - 2779. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 34 (9), pp.L305-L311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/9/104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/14/301⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597633v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron Diffraction Mapping: Molecules Illuminated from Within</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hattass</w:t>
+                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87 (1), pp.013002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.013002⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179782v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell photoionization of CO and N 2 : is there a link between the photoelectron angular distribution and the molecular decay dynamics?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Nauert</w:t>
+                <w:t xml:space="preserve">Single- and double-electron capture in low-energy Ne 10+ -He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34 (18), pp.3669-3678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/18/305⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 34 (14), pp.2759 - 2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/14/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179776v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of single, double, and multiple electron capture in slow 15 N 7 + + Ne collisions using recoil-ion momentum spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Cremer</w:t>
+                <w:t xml:space="preserve">Photoelectron Diffraction Mapping: Molecules Illuminated from Within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.012715⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (1), pp.013002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597641v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">K-shell photoionization of CO and N 2 : is there a link between the photoelectron angular distribution and the molecular decay dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Jagutzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hattass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Staudte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nauert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
+              <w:t xml:space="preserve">, 2001, 34 (18), pp.3669-3678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/18/305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217007v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
               </w:r>
@@ -11107,77 +11107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11654,90 +11654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of state-selective single and double electron capture in slow C 5 + − H e collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11801,51 +11801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double ionization of helium in fast ion collisions: the role of momentum transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,1646 +11928,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARGE STATE DISTRIBUTIONS OF SWIFT HEAVY IONS BEHIND VARIOUS SOLID TARGETS (36 ≤Zp≤ 92, 18 MeV/u ≤E≤ 44 MeV/u)</w:t>
+                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Leon</w:t>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Melki</w:t>
+                <w:t xml:space="preserve">J.-P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lisfi</w:t>
+                <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Grandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Jardin</w:t>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179791v1</w:t>
+                <w:t xml:space="preserve">hal-00014024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multiple Excitation Processes in Heavy Ion-Atom Collisions at Intermediate Velocity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of CO + molecular ion through dissociative excited states produced by swift multicharged heavy ion impact on CO molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research at GANIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (1), pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014022v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of dynamical substate mixing of fast ions in solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Rozet</w:t>
+                <w:t xml:space="preserve">CHARGE STATE DISTRIBUTIONS OF SWIFT HEAVY IONS BEHIND VARIOUS SOLID TARGETS (36 ≤Zp≤ 92, 18 MeV/u ≤E≤ 44 MeV/u)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lisfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bailly-Despiney</w:t>
+                <w:t xml:space="preserve">J.P Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stephan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">P Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 31, pp.117-129. </w:t>
+              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 69 (2), pp.217-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/1/013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/adnd.1998.0780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022982v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple ionization in the earlier stages of water radiolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and Multiple Excitation Processes in Heavy Ion-Atom Collisions at Intermediate Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G H Olivera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Adoui</w:t>
+                <w:t xml:space="preserve">J.-M. Ramillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1996-1997, pp.112-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179793v1</w:t>
+                <w:t xml:space="preserve">hal-00014022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Observation of dynamical substate mixing of fast ions in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bailly-Despiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research at GANIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/1/013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014024v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of CO + molecular ion through dissociative excited states produced by swift multicharged heavy ion impact on CO molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple ionization in the earlier stages of water radiolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Grandin</w:t>
+                <w:t xml:space="preserve">G H Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2 (1), pp.53-56. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (8), pp.2347-2360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530050110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/43/8/025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179789v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected strong angular dependence of multi-ionization cross sections of diatomic molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">State-selective double-electron capture in low-velocity collisions studied by recoil-ion momentum spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.55.2450⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (16), pp.3697 - 3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/30/16/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179797v1</w:t>
+                <w:t xml:space="preserve">hal-01597653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-selective electron capture in low velocity Ar 18+ , Ne 10+ -He collisions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Expected strong angular dependence of multi-ionization cross sections of diatomic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55 (3), pp.2450-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.55.2450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/1997/T73/060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01597656v1</w:t>
+                <w:t xml:space="preserve">hal-04179797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multielectron processes in heavy ion-atom collisions at intermediate velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chetioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 79, pp.3625-3628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron Processes in Heavy Ion–Atom Collisions at Intermediate Velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">State-selective electron capture in low velocity Ar 18+ , Ne 10+ -He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chetioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79, pp.3625-3628. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, T73, pp.199 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/1997/T73/060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004552v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization of Helium in the Attosecond Equivalent Light Pulse of 1 GeV/Nucleon U 9 2 + Projectiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Moshammer</w:t>
+                <w:t xml:space="preserve">Multielectron Processes in Heavy Ion–Atom Collisions at Intermediate Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Schmitt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amine Cassimi</w:t>
+                <w:t xml:space="preserve">J. P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chetioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 79 (19), pp.3621-3624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3621⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 79, pp.3625-3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179795v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-selective double-electron capture in low-velocity collisions studied by recoil-ion momentum spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">Ionization of Helium in the Attosecond Equivalent Light Pulse of 1 GeV/Nucleon U 9 2 + Projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roncin</w:t>
+                <w:t xml:space="preserve">J. Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kollmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/30/16/008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79 (19), pp.3621-3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597653v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-Selective Electron Capture in Low Velocity Multiply Charged Ion, Helium Collisions</w:t>
               </w:r>
@@ -13827,342 +13827,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of Ar$^{16+}$ projectiles in intermediate velocity collisions with neutrals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Wohrer</w:t>
+                <w:t xml:space="preserve">Target-thickness-dependent electron emission from carbon foils bombarded with swift highly charged heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chetioui</w:t>
+                <w:t xml:space="preserve">Christophe Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (4), pp.3066-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.51.3066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014652v1</w:t>
+                <w:t xml:space="preserve">hal-04179802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target-thickness-dependent electron emission from carbon foils bombarded with swift highly charged heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
+                <w:t xml:space="preserve">Excitation of Ar$^{16+}$ projectiles in intermediate velocity collisions with neutrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chetioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 98, pp.312-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179802v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of a recoil ion source at GANIL medium energy facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hicham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14770,298 +14770,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUNABLE DIODE-PUMPED-LNA LASER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diode pumping of LNA lasers for helium optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hamel</w:t>
+                <w:t xml:space="preserve">Joseph Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">Hassan Abu-Safia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Schearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987784⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 63 (2), pp.114-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(87)90270-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00227088v1</w:t>
+                <w:t xml:space="preserve">hal-04179814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode pumping of LNA lasers for helium optical pumping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Abu-Safia</w:t>
+                <w:t xml:space="preserve">TUNABLE DIODE-PUMPED-LNA LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Leduc</w:t>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.D. Schearer</w:t>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 63 (2), pp.114-117. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-351-C7-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(87)90270-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179814v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15079,103 +15079,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
@@ -15226,77 +15226,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15351,77 +15351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15472,77 +15472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Site-Sensitive Processes in Slow Ar9+-Ar2 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15606,64 +15606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interatomic Coulombic decay in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15740,64 +15740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric electron capture in HCI collisions with rare gas dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15874,77 +15874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential near site electron capture in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15999,51 +15999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low energy ion-atom collisions using a magneto-optical trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16051,51 +16051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011) Ion-atom collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.082005, </w:t>
@@ -16133,64 +16133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of charge sharing in argon dimer observed in the reaction plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16267,64 +16267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-ionization and dissociation dynamics of a rare gas dimer induced by highly charged ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16599,51 +16599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON THE PHYSICS OF HIGHLY CHARGED IONS (HCI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.012091, </w:t>
@@ -16815,77 +16815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High LET highly charged ion-induced ionization and fragmentation of water molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17354,103 +17354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion-induced small molecule fragmentation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muranaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Symposium on Swift heavy ions in matter (SHIM2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aschaffenburg, Germany. pp.94-102, </w:t>
@@ -17513,90 +17513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced triatomic molecular fragmentation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muranaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Swift Heavy Ions in Matter - SHIM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aschaffenburg, Germany</w:t>
@@ -17638,90 +17638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced triatomic molecular fragmentation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muranaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Photonic Electronic and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rosario, Argentina</w:t>
@@ -17750,64 +17750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coincident Auger electron and recoil ion momentum spectroscopy for low-energy ion-atom collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17875,103 +17875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation in swift heavy ion-atom collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Swift Heavy Ions In Matter.3,Shim95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Caen, France. pp.71-78</w:t>
@@ -18202,64 +18202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18501,51 +18501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014038v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stindl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kircher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baihui Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Meng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.042824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Birou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuncheng Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigeng Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentian Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16749-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.030702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973651" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -. C. Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913398" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Miles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Camillis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05303F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307282v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T&#337;k&#233;si" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropars" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/4/042011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-K. Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Titze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voigtsberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022704" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.042707" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.133201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.032710" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Osmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peters" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709325v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.243201" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duflot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157164" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Muranaka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana R. Dey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306462v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukuzawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teranishi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Fanis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.023001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273895v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2994151" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.173201" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179756v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ueda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a De Fanis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kubozuka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/17/L01" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/L01" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QHWJVV85-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179759v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machida" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.022506" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Takahashi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/1/104" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Fanis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(02)00903-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179771v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fainstein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivarola" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/22/104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WF4K1B3N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlychev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Ladonin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.023006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179780v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moshammer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Olson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchalant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/9/104" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XG23JNM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597633v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Harel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/14/301" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5173423BBD5CBCC86A90DC14A1A886AD124FFA27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landers" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Weber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ali" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattass" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.013002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179776v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Weber" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jagutzki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattass" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staudte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nauert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/305" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LB97JG5V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597641v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Zhang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.012715" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caraby" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/3/008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C0SGKP02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3694" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bapat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schmitt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/8/307" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NRPF6LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179791v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lisfi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Grandin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/adnd.1998.0780" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05KMPCGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014022v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ramillon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022982v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly-Despiney" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/1/013" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4K0R5S0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Olivera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/43/8/025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J025NJ6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179789v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caraby" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050110" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57TJP20B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179797v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.55.2450" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597656v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponchel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/060" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086A606559D918FA1A6C39B17592E1F6A8BC6851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000278v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wohrer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chetioui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004552v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rozet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3625" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ullrich" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kollmus" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3621" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597653v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/16/008" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B13FDB767E9D2F3A514EB43FF46E933BFD3BB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651962v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sortais" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.3679" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179805v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gosselin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennecart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Husson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kucal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leeler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/015" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C9FRD9ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014652v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plante" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249223v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hicham" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994239" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C1C576973B16E42D8E8885A441CABF203376AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179807v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hicham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/13/015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1BGCBRX8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179808v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibbons" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elston" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kimura" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deserio" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sellin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.67.481" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991151" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0F8BD4A55ECF9A5F5E33A8C5BB2AB467F7F3414/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179811v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aubert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wyon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(89)90120-x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25WR2JRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227088v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987784" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/464927EDA12273C12A8DBD3D6FFBD4E8042BECA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179814v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abu-Safia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Leduc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Schearer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(87)90270-7" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP8MJCZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barragan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082005" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414058v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012070" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374005v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Galassi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/88/1/012023" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113566v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaubert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113553v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002254v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rozet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014038v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stindl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kircher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baihui Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Meng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.042824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Birou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuncheng Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigeng Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentian Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16749-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.030702" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kono" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -. C. Ji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/4/042011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032080" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Miles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Camillis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05303F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913398" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T&#337;k&#233;si" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-K. Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Titze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voigtsberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022704" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.133201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179844v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.042707" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.032710" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Osmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peters" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velten" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.243201" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157164" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Muranaka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana R. Dey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukuzawa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teranishi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Fanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.023001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2994151" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078088v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.173201" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179756v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ueda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a De Fanis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kubozuka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/17/L01" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/L01" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QHWJVV85-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179759v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machida" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.022506" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Takahashi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/1/104" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Fanis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(02)00903-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179771v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fainstein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivarola" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/22/104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WF4K1B3N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlychev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Ladonin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.023006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Zhang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.012715" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moshammer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Olson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchalant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/9/104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XG23JNM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Harel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adoui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/14/301" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5173423BBD5CBCC86A90DC14A1A886AD124FFA27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Weber" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattass" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.013002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179776v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Weber" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jagutzki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattass" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staudte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nauert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/305" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LB97JG5V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caraby" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/3/008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C0SGKP02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3694" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bapat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schmitt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/8/307" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NRPF6LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caraby" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050110" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57TJP20B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179791v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lisfi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Grandin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jardin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/adnd.1998.0780" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05KMPCGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ramillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022982v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly-Despiney" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/1/013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4K0R5S0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179793v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Olivera" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/43/8/025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J025NJ6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597653v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponchel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/16/008" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B13FDB767E9D2F3A514EB43FF46E933BFD3BB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179797v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.55.2450" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000278v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wohrer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chetioui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597656v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/060" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086A606559D918FA1A6C39B17592E1F6A8BC6851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004552v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rozet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3625" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179795v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ullrich" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kollmus" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3621" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651962v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sortais" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.3679" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179805v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gosselin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennecart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Husson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kucal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leeler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/015" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C9FRD9ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014652v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plante" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249223v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hicham" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994239" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C1C576973B16E42D8E8885A441CABF203376AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179807v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hicham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/13/015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1BGCBRX8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179808v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibbons" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elston" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kimura" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deserio" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sellin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.67.481" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991151" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0F8BD4A55ECF9A5F5E33A8C5BB2AB467F7F3414/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179811v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aubert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wyon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(89)90120-x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25WR2JRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179814v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abu-Safia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Leduc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Schearer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(87)90270-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP8MJCZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227088v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987784" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/464927EDA12273C12A8DBD3D6FFBD4E8042BECA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barragan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082005" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414058v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012070" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374005v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Galassi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/88/1/012023" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113566v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaubert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113553v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002254v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rozet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>