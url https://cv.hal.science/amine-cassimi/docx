--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -865,311 +865,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
+                <w:t xml:space="preserve">Cooling of isolated anthracene cations probed with photons of different wavelengths in the Mini-Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
+                <w:t xml:space="preserve">M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnihotri</w:t>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">R. Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.044301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
+                <w:t xml:space="preserve">hal-02289052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling of isolated anthracene cations probed with photons of different wavelengths in the Mini-Ring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of dimer and trimer of Naphthalene studied in electrostatic storage Mini-Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bernard</w:t>
+                <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Chen</w:t>
+                <w:t xml:space="preserve">Li Chen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bredy</w:t>
+                <w:t xml:space="preserve">Jerome Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ortega</w:t>
+                <w:t xml:space="preserve">Guillaume Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.102007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289052v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the electric potential of an insulator under charged particle impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1178,652 +1178,652 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.030702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of dimer and trimer of Naphthalene studied in electrostatic storage Mini-Ring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Chen Yu</w:t>
+                <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bernard</w:t>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Montagne</w:t>
+                <w:t xml:space="preserve">C.R. Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Joblin</w:t>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102007⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317569v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and performances of DOSION, a dosimetry equipment dedicated to radiobiology experiments taking place at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Langlinay</w:t>
+                <w:t xml:space="preserve">G. Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Ponciano</w:t>
+                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+                <w:t xml:space="preserve">F. Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 856, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328620v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01347982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performances of DOSION, a dosimetry equipment dedicated to radiobiology experiments taking place at GANIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Boissonnat</w:t>
+                <w:t xml:space="preserve">Fluorescence decay of naphthalene studied in an electrostatic storage ring, the Mini-Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Fontbonne</w:t>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">N. Kono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boumard</w:t>
+                <w:t xml:space="preserve">M. -. C. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carniol</w:t>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 856, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01347982v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence decay of naphthalene studied in an electrostatic storage ring, the Mini-Ring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matsumoto</w:t>
+                <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kono</w:t>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -. C. Ji</w:t>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bredy</w:t>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 408, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317573v1</w:t>
+                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
               </w:r>
@@ -2071,2154 +2071,2154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation rate, fluorescence and Infrared radiative cooling rates of Naphthalene studied in electrostatic storage Miniring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032051⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307281v1</w:t>
+                <w:t xml:space="preserve">hal-01673979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast radiative cooling of anthracene: Dependence on internal energy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Brédy</w:t>
+                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Concina</w:t>
+                <w:t xml:space="preserve">Th Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.053425⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.076403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673975v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined theoretical and experimental study of the transmission of tilted ion beams through macroscopic conical glass capillaries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton irradiation of DNA nucleosides in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Camillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1039/C4CP05303F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP05303F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/4/042011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394857v1</w:t>
+                <w:t xml:space="preserve">hal-01119808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH radiative cooling and fragmentation kinematics studied within an electrostatic ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of doubly charged HDO, H2O, and D2O molecules induced by proton and monocharged fluorine beam impact at 3 keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012042⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (9), pp.095306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673979v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hijazi</w:t>
+                <w:t xml:space="preserve">Interatomic Coulombic Decay as a New Source of Low Energy Electrons in slow Ion-Dimer Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.033201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341131v1</w:t>
+                <w:t xml:space="preserve">in2p3-01079961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet and triplet states dissociation of doubly charged HDO, H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 635 (3), pp.032080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooling of naphthalene cations studied within an electrostatic storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 583, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/583/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interatomic Coulombic Decay as a New Source of Low Energy Electrons in slow Ion-Dimer Collisions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low energy ion transmission through a conical insulating capillary with macroscopic dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tőkési</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.033201⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 354, pp.82-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01079961v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton irradiation of DNA nucleosides in the gas phase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast radiative cooling of anthracene: Dependence on internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Concina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP05303F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.053425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119808v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of doubly charged HDO, H2O, and D2O molecules induced by proton and monocharged fluorine beam impact at 3 keV</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined theoretical and experimental study of the transmission of tilted ion beams through macroscopic conical glass capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015) 22–28 July 2015, Toledo, Spain, 635 (4), pp.042011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/4/042011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164838v1</w:t>
+                <w:t xml:space="preserve">hal-02394857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy ion transmission through a conical insulating capillary with macroscopic dimensions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissociation rate, fluorescence and Infrared radiative cooling rates of Naphthalene studied in electrostatic storage Miniring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 354, pp.82-85. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394862v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
+                <w:t xml:space="preserve">Strong perturbation effects in heavy ion induced electronic sputtering of lithium fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-K Kim</w:t>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Titze</w:t>
+                <w:t xml:space="preserve">Thomas Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schöffler</w:t>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Trinter</w:t>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Waitz</w:t>
+                <w:t xml:space="preserve">Frédéric Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (7), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40811-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084869v1</w:t>
+                <w:t xml:space="preserve">hal-01164839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong perturbation effects in heavy ion induced electronic sputtering of lithium fluoride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Evolution of the internal energy distribution of molecules studied in an electrostatic storage ring, the Mini-Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hijazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ropars</w:t>
+                <w:t xml:space="preserve">Min Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40811-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488 (10), pp.102011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164839v1</w:t>
+                <w:t xml:space="preserve">hal-02311250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Evolution of the internal energy distribution of molecules studied in an electrostatic storage ring, the Mini-Ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">Measurements and 3D Monte Carlo simulation of MeV ion transmission through conical glass capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Döbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 330, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02311250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and 3D Monte Carlo simulation of MeV ion transmission through conical glass capillaries</w:t>
+                <w:t xml:space="preserve">Simulation of MeV ion transmission through glass micro-capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Simon</w:t>
+                <w:t xml:space="preserve">M J Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Zhou</w:t>
+                <w:t xml:space="preserve">C L Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Döbeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">M Döbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Monnet</w:t>
+                <w:t xml:space="preserve">T Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24-30 July 2013. Lanzhou, China (C13-07-24), 488 (13), pp.132004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092604v1</w:t>
+                <w:t xml:space="preserve">hal-01092603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of MeV ion transmission through glass micro-capillaries</w:t>
+                <w:t xml:space="preserve">Energy deposition by heavy ions: Additivity of kinetic and potential energy contributions in hillock formation on CaF2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J Simon</w:t>
+                <w:t xml:space="preserve">Y. Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C L Zhou</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Döbeli</w:t>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ikeda</w:t>
+                <w:t xml:space="preserve">J. R. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M Müller</w:t>
+                <w:t xml:space="preserve">Z. G. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24-30 July 2013. Lanzhou, China (C13-07-24), 488 (13), pp.132004. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep05742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092603v1</w:t>
+                <w:t xml:space="preserve">hal-01084017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation dependence in multiple ionization of He 2 and Ne 2 induced by fast, highly charged ions: Probing the impact-parameter-dependent ionization probability in 11.37-MeV/u S 14 + collisions with He and Ne</w:t>
               </w:r>
@@ -4332,615 +4332,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deposition by heavy ions: Additivity of kinetic and potential energy contributions in hillock formation on CaF2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. G. Wang</w:t>
+                <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05742⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.143201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084017v1</w:t>
+                <w:t xml:space="preserve">in2p3-00989772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-K Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Titze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schöffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113, pp.143201. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00989772v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution probe of coherence in low-energy charge exchange collisions with oriented targets</w:t>
+                <w:t xml:space="preserve">Time evolution of the internal energy distribution of singly charged anthracene in a storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leredde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">M Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hennecart</w:t>
+                <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Concina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.133201⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00835364v1</w:t>
+                <w:t xml:space="preserve">hal-03146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPORT: A new sub-nanosecond time-resolved instrument to study swift heavy ion-beam induced luminescence - Application to luminescence degradation of a fast plastic scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simon</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ikeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Iskandar</w:t>
+                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 297, pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084677v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00819892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-impact-induced interatomic Coulombic decay in neon and argon dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-K. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gassert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schöffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Titze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,749 +4953,745 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (4), pp.042707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.042707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPORT: A new sub-nanosecond time-resolved instrument to study swift heavy ion-beam induced luminescence - Application to luminescence degradation of a fast plastic scintillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">High resolution probe of coherence in low-energy charge exchange collisions with oriented targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Durantel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 297, pp.39-43. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.133201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.133201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00819892v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00835364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of the internal energy distribution of singly charged anthracene in a storage ring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Brédy</w:t>
+                <w:t xml:space="preserve">C. L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Concina</w:t>
+                <w:t xml:space="preserve">T. Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T156, pp.014091. </w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.050901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146490v1</w:t>
+                <w:t xml:space="preserve">hal-01084677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66, pp.68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 66 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30252-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735773v1</w:t>
+                <w:t xml:space="preserve">hal-02344864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-matter-wave diffraction evidenced in low-energy Na++Rb charge-exchange collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.032710. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.032710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00682613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Th. Langlinay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (11), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 66, pp.68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02344864v1</w:t>
+                <w:t xml:space="preserve">hal-00735773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular distribution of MeV heavy ions through tapered glass capillary: experiment and simulation</w:t>
               </w:r>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6083,77 +6083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of charge evolution in glass capillaries for 230-keV Xe23+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6204,103 +6204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of swift ion beams with surfaces: Sputtering of secondary ions from LiF studied by XY-TOF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 269, pp.1003-1006</w:t>
@@ -6329,64 +6329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in Multiple-Electron Capture Revealed by Radiative Charge Transfer in Ar Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,420 +6457,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AODO: Secondary ion emission and surface modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The H2O2+ potential energy surfaces dissociating into H+/OH+: Theoretical analysis of the isotopic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Akcöltekin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">D. Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (2), pp.024302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3157164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00374510v1</w:t>
+                <w:t xml:space="preserve">hal-02393709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ion emission from a germanium crystal surface under impact of fast Pb ions in channeling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L’hoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Della Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 267 (6), pp.876-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H2O2+ potential energy surfaces dissociating into H+/OH+: Theoretical analysis of the isotopic effect</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AODO: Secondary ion emission and surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duflot</w:t>
+                <w:t xml:space="preserve">S. Akcöltekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267, pp.649-651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393709v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00374510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharging dynamics of insulator surfaces irradiated by highly charged ions</w:t>
               </w:r>
@@ -6981,77 +6981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of water clusters by fast highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,286 +7234,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00374668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiply-charged ion nanobeams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Inelastic Scattering Satellite Probed by Molecular-Frame Photoelectron Angular Distributions from CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Lebius</w:t>
+                <w:t xml:space="preserve">X.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Manil</w:t>
+                <w:t xml:space="preserve">H. Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Teranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Fanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.023001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00273895v1</w:t>
+                <w:t xml:space="preserve">cea-00306462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Inelastic Scattering Satellite Probed by Molecular-Frame Photoelectron Angular Distributions from CO2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. de Fanis</w:t>
+                <w:t xml:space="preserve">Multiply-charged ion nanobeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Muranaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Takahashi</w:t>
+                <w:t xml:space="preserve">Henning Lebius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Manil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.809-817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00306462v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00273895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new magneto-optical trap-target recoil ion momentum spectroscopy apparatus for ion-atom collisions and trapped atom studies</w:t>
               </w:r>
@@ -7752,295 +7752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00358933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
+                <w:t xml:space="preserve">Kinematically complete study of dissociative ionization of D$_{2}$ by ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Tanis</w:t>
+                <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Skogvall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+                <w:t xml:space="preserve">M. Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.173201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.173201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220211v1</w:t>
+                <w:t xml:space="preserve">in2p3-00078088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematically complete study of dissociative ionization of D$_{2}$ by ion impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Laurent</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fernández</w:t>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Legendre</w:t>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tarisien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.173201. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.022707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.173201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00078088v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $^{19} $Na at SPIRAL</w:t>
               </w:r>
@@ -8446,364 +8446,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric nuclear motion of the F 1 s –ionized state in BF 3 probed by quadruple-ion-coincidence momentum imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Fanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barrué</w:t>
+                <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chevallier</w:t>
+                <w:t xml:space="preserve">M. Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">K. Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Poizat</w:t>
+                <w:t xml:space="preserve">H. Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (2), pp.022506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.69.022506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021951v1</w:t>
+                <w:t xml:space="preserve">hal-04179759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric nuclear motion of the F 1 s –ionized state in BF 3 probed by quadruple-ion-coincidence momentum imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. de Fanis</w:t>
+                <w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saito</w:t>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Machida</w:t>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Okada</w:t>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chiba</w:t>
+                <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (2), pp.022506. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.032902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.69.022506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179759v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9148,51 +9148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,90 +9281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference effects in electron emission from H2 by 68-MeV/u Kr33+ impact: Dependence on the emission angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (3), pp.030702(R). </w:t>
@@ -9733,51 +9733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9828,103 +9828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-Dependent Multielectron Excitations near the C 1 s Ionization Threshold and Distortion of the Shape Resonance in CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Fanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pavlychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Ladonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (2), pp.023006. </w:t>
@@ -9956,1013 +9956,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of single, double, and multiple electron capture in slow 15 N 7 + + Ne collisions using recoil-ion momentum spectroscopy</w:t>
+                <w:t xml:space="preserve">Triply differential single ionization cross sections in coplanar and non-coplanar geometry for fast heavy ion-atom collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hualin Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">M Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cremer</w:t>
+                <w:t xml:space="preserve">R Moshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Madison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marchalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.012715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (9), pp.L305-L311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/9/104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597641v1</w:t>
+                <w:t xml:space="preserve">hal-04179780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01217007v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triply differential single ionization cross sections in coplanar and non-coplanar geometry for fast heavy ion-atom collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Olson</w:t>
+                <w:t xml:space="preserve">Single- and double-electron capture in low-energy Ne 10+ -He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Marchalant</w:t>
+                <w:t xml:space="preserve">H Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34 (9), pp.L305-L311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/9/104⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 34 (14), pp.2759 - 2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/14/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179780v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">Photoelectron Diffraction Mapping: Molecules Illuminated from Within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87 (1), pp.013002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217001v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single- and double-electron capture in low-energy Ne 10+ -He collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Adoui</w:t>
+                <w:t xml:space="preserve">K-shell photoionization of CO and N 2 : is there a link between the photoelectron angular distribution and the molecular decay dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Jagutzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hattass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Staudte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nauert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 34 (14), pp.2759 - 2779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/14/301⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 34 (18), pp.3669-3678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/18/305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01597633v1</w:t>
+                <w:t xml:space="preserve">hal-04179776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron Diffraction Mapping: Molecules Illuminated from Within</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hattass</w:t>
+                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.013002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179782v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell photoionization of CO and N 2 : is there a link between the photoelectron angular distribution and the molecular decay dynamics?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of single, double, and multiple electron capture in slow 15 N 7 + + Ne collisions using recoil-ion momentum spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nauert</w:t>
+                <w:t xml:space="preserve">Hualin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/18/305⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (1), pp.012715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.012715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04179776v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
               </w:r>
@@ -11107,77 +11107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11654,90 +11654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of state-selective single and double electron capture in slow C 5 + − H e collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11801,51 +11801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double ionization of helium in fast ion collisions: the role of momentum transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,1646 +11928,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and Multiple Excitation Processes in Heavy Ion-Atom Collisions at Intermediate Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ramillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research at GANIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+              <w:t xml:space="preserve">, 1998, 1996-1997, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014024v1</w:t>
+                <w:t xml:space="preserve">hal-00014022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of CO + molecular ion through dissociative excited states produced by swift multicharged heavy ion impact on CO molecules</w:t>
+                <w:t xml:space="preserve">CHARGE STATE DISTRIBUTIONS OF SWIFT HEAVY IONS BEHIND VARIOUS SOLID TARGETS (36 ≤Zp≤ 92, 18 MeV/u ≤E≤ 44 MeV/u)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caraby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">A Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Grandin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lisfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100530050110⟩</w:t>
+              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 69 (2), pp.217-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/adnd.1998.0780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179789v1</w:t>
+                <w:t xml:space="preserve">hal-04179791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARGE STATE DISTRIBUTIONS OF SWIFT HEAVY IONS BEHIND VARIOUS SOLID TARGETS (36 ≤Zp≤ 92, 18 MeV/u ≤E≤ 44 MeV/u)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Lisfi</w:t>
+                <w:t xml:space="preserve">Observation of dynamical substate mixing of fast ions in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Grandin</w:t>
+                <w:t xml:space="preserve">I. Bailly-Despiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jardin</w:t>
+                <w:t xml:space="preserve">C. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 69 (2), pp.217-238. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.117-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/adnd.1998.0780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/31/1/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179791v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multiple Excitation Processes in Heavy Ion-Atom Collisions at Intermediate Velocity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple ionization in the earlier stages of water radiolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Ramillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fourment</w:t>
+                <w:t xml:space="preserve">G H Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research at GANIL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (8), pp.2347-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/43/8/025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014022v1</w:t>
+                <w:t xml:space="preserve">hal-04179793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of dynamical substate mixing of fast ions in solids</w:t>
+                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022982v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple ionization in the earlier stages of water radiolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation of CO + molecular ion through dissociative excited states produced by swift multicharged heavy ion impact on CO molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G H Olivera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Jardin</w:t>
+                <w:t xml:space="preserve">J.P. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 43 (8), pp.2347-2360. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (1), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/43/8/025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s100530050110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179793v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-selective double-electron capture in low-velocity collisions studied by recoil-ion momentum spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-selective electron capture in low velocity Ar 18+ , Ne 10+ -He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Roncin</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, T73, pp.199 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/1997/T73/060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/30/16/008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597653v1</w:t>
+                <w:t xml:space="preserve">hal-01597656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected strong angular dependence of multi-ionization cross sections of diatomic molecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Multielectron processes in heavy ion-atom collisions at intermediate velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Wohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chetioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.3625-3628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179797v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron processes in heavy ion-atom collisions at intermediate velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Expected strong angular dependence of multi-ionization cross sections of diatomic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Rozet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55 (3), pp.2450-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.55.2450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000278v1</w:t>
+                <w:t xml:space="preserve">hal-04179797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-selective electron capture in low velocity Ar 18+ , Ne 10+ -He collisions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Multielectron Processes in Heavy Ion–Atom Collisions at Intermediate Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chetioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, T73, pp.199 - 201. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.3625-3628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/1997/T73/060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597656v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron Processes in Heavy Ion–Atom Collisions at Intermediate Velocity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Ionization of Helium in the Attosecond Equivalent Light Pulse of 1 GeV/Nucleon U 9 2 + Projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Rozet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Chetioui</w:t>
+                <w:t xml:space="preserve">W. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kollmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 79, pp.3625-3628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3625⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 79 (19), pp.3621-3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004552v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization of Helium in the Attosecond Equivalent Light Pulse of 1 GeV/Nucleon U 9 2 + Projectiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Schmitt</w:t>
+                <w:t xml:space="preserve">State-selective double-electron capture in low-velocity collisions studied by recoil-ion momentum spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ullrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amine Cassimi</w:t>
+                <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (16), pp.3697 - 3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/30/16/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04179795v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-Selective Electron Capture in Low Velocity Multiply Charged Ion, Helium Collisions</w:t>
               </w:r>
@@ -13827,342 +13827,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target-thickness-dependent electron emission from carbon foils bombarded with swift highly charged heavy ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Excitation of Ar$^{16+}$ projectiles in intermediate velocity collisions with neutrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caraby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
+                <w:t xml:space="preserve">J. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chetioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 98, pp.312-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179802v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of Ar$^{16+}$ projectiles in intermediate velocity collisions with neutrals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chetioui</w:t>
+                <w:t xml:space="preserve">Target-thickness-dependent electron emission from carbon foils bombarded with swift highly charged heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (4), pp.3066-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.51.3066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014652v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of a recoil ion source at GANIL medium energy facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hicham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14770,298 +14770,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode pumping of LNA lasers for helium optical pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TUNABLE DIODE-PUMPED-LNA LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Hamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Cassimi</w:t>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Abu-Safia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.D. Schearer</w:t>
+                <w:t xml:space="preserve">M. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(87)90270-7⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-351-C7-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179814v1</w:t>
+                <w:t xml:space="preserve">jpa-00227088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUNABLE DIODE-PUMPED-LNA LASER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">Diode pumping of LNA lasers for helium optical pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Abu-Safia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hamel</w:t>
+                <w:t xml:space="preserve">Michele Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leduc</w:t>
+                <w:t xml:space="preserve">L.D. Schearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-351-C7-353. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 63 (2), pp.114-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(87)90270-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227088v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15079,103 +15079,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
@@ -15226,77 +15226,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15351,77 +15351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15472,77 +15472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Site-Sensitive Processes in Slow Ar9+-Ar2 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15606,64 +15606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interatomic Coulombic decay in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15740,64 +15740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric electron capture in HCI collisions with rare gas dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15874,77 +15874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential near site electron capture in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15999,51 +15999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low energy ion-atom collisions using a magneto-optical trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16051,51 +16051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011) Ion-atom collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Belfast, Ireland. pp.082005, </w:t>
@@ -16133,64 +16133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of charge sharing in argon dimer observed in the reaction plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16267,64 +16267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-ionization and dissociation dynamics of a rare gas dimer induced by highly charged ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16815,77 +16815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High LET highly charged ion-induced ionization and fragmentation of water molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17234,51 +17234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L'Hoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17354,103 +17354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion-induced small molecule fragmentation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muranaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Symposium on Swift heavy ions in matter (SHIM2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aschaffenburg, Germany. pp.94-102, </w:t>
@@ -17513,90 +17513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced triatomic molecular fragmentation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muranaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Swift Heavy Ions in Matter - SHIM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aschaffenburg, Germany</w:t>
@@ -17638,90 +17638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced triatomic molecular fragmentation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muranaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Photonic Electronic and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rosario, Argentina</w:t>
@@ -17750,64 +17750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coincident Auger electron and recoil ion momentum spectroscopy for low-energy ion-atom collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17901,77 +17901,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Swift Heavy Ions In Matter.3,Shim95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Caen, France. pp.71-78</w:t>
@@ -18045,90 +18045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channeling of fast Pb$^{56+}$ ions in a thin silicon crystal correlation between secondary electron emission energy loss and charge exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Internationale Swift Heavy Ions in Matter SHIM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Taormina, Italy. 2002</w:t>
@@ -18202,64 +18202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18501,51 +18501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014038v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stindl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kircher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baihui Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Meng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.042824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Birou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuncheng Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigeng Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentian Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16749-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.030702" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kono" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -. C. Ji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/4/042011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032080" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Miles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Camillis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05303F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913398" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T&#337;k&#233;si" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-K. Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Titze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voigtsberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022704" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.133201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179844v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.042707" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.032710" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Osmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peters" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velten" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.243201" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157164" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Muranaka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana R. Dey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukuzawa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teranishi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Fanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.023001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2994151" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078088v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.173201" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179756v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ueda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a De Fanis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kubozuka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/17/L01" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/L01" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QHWJVV85-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179759v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machida" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.022506" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Takahashi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/1/104" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Fanis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(02)00903-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179771v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fainstein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivarola" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/22/104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WF4K1B3N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlychev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Ladonin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.023006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Zhang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.012715" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179780v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moshammer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Olson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchalant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/9/104" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XG23JNM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597633v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Harel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adoui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/14/301" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5173423BBD5CBCC86A90DC14A1A886AD124FFA27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Weber" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattass" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.013002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179776v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Weber" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jagutzki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattass" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staudte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nauert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/305" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LB97JG5V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caraby" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/3/008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C0SGKP02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3694" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bapat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schmitt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/8/307" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NRPF6LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caraby" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050110" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57TJP20B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179791v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lisfi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Grandin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jardin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/adnd.1998.0780" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05KMPCGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ramillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022982v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly-Despiney" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/1/013" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4K0R5S0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179793v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Olivera" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/43/8/025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J025NJ6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597653v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponchel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/16/008" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B13FDB767E9D2F3A514EB43FF46E933BFD3BB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179797v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.55.2450" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000278v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wohrer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chetioui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597656v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/060" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086A606559D918FA1A6C39B17592E1F6A8BC6851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004552v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rozet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3625" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179795v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ullrich" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kollmus" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3621" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651962v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sortais" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.3679" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179805v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gosselin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennecart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Husson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kucal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leeler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/015" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C9FRD9ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014652v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plante" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249223v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hicham" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994239" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C1C576973B16E42D8E8885A441CABF203376AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179807v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hicham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/13/015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1BGCBRX8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179808v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibbons" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elston" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kimura" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deserio" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sellin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.67.481" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991151" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0F8BD4A55ECF9A5F5E33A8C5BB2AB467F7F3414/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179811v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aubert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wyon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(89)90120-x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25WR2JRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179814v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abu-Safia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Leduc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Schearer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(87)90270-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP8MJCZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227088v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987784" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/464927EDA12273C12A8DBD3D6FFBD4E8042BECA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barragan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082005" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414058v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012070" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374005v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Galassi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/88/1/012023" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113566v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaubert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113553v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002254v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rozet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014038v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stindl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kircher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baihui Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Meng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.042824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Birou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuncheng Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigeng Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentian Feng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16749-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052704" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortega" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.030702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fontbonne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carniol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -. C. Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bredy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#233;dy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Miles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Camillis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Greenwood" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05303F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913398" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307282v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/583/1/012038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T&#337;k&#233;si" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Concina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.053425" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ropars" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/4/042011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-K. Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Titze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voigtsberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.022704" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Concina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.042707" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.133201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682613v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.032710" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Osmani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peters" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couratin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velten" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.243201" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duflot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3157164" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Muranaka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana R. Dey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306462v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-J. Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukuzawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teranishi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Fanis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takahashi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.023001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273895v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2994151" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00078088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.173201" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024152v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Himpe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10143-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93453AB1A5718480E2BC710F620E70FF92E134D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179756v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ueda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a De Fanis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kubozuka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/17/L01" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/L01" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QHWJVV85-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machida" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okada" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.022506" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Takahashi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/1/104" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Fanis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0104(02)00903-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179771v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fainstein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivarola" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/22/104" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WF4K1B3N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlychev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Ladonin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.023006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179780v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moshammer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Olson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchalant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/9/104" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XG23JNM7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597633v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Harel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/14/301" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5173423BBD5CBCC86A90DC14A1A886AD124FFA27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landers" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Weber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ali" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattass" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.013002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179776v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Weber" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jagutzki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hattass" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staudte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nauert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/18/305" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LB97JG5V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597641v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Zhang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.012715" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caraby" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/3/008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C0SGKP02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597646v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3694" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bapat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schmitt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/8/307" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NRPF6LVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ramillon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179791v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lisfi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Grandin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jardin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/adnd.1998.0780" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05KMPCGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022982v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly-Despiney" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/1/013" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4K0R5S0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Olivera" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/43/8/025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J025NJ6G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179789v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caraby" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050110" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57TJP20B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597656v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponchel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1997/T73/060" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086A606559D918FA1A6C39B17592E1F6A8BC6851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000278v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wohrer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chetioui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179797v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.55.2450" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004552v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Rozet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3625" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmitt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ullrich" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kollmus" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3621" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597653v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/16/008" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B13FDB767E9D2F3A514EB43FF46E933BFD3BB59D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651962v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duponchel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sortais" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.3679" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179805v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gosselin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennecart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Husson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kucal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leeler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/28/3/015" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C9FRD9ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014652v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plante" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249223v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hicham" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994239" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C1C576973B16E42D8E8885A441CABF203376AA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179807v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hicham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/26/13/015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1BGCBRX8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179808v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibbons" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elston" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kimura" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deserio" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sellin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.67.481" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247502v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991151" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0F8BD4A55ECF9A5F5E33A8C5BB2AB467F7F3414/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179811v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aubert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wyon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(89)90120-x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25WR2JRX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227088v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leduc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987784" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/464927EDA12273C12A8DBD3D6FFBD4E8042BECA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179814v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abu-Safia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Leduc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Schearer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(87)90270-7" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP8MJCZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753576v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barragan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082005" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414058v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012070" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374005v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Galassi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/88/1/012023" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113566v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaubert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086336v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200912" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113553v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002254v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rozet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>