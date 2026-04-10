--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -250,278 +250,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif SYNCHRO-TC</w:t>
+                <w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Herfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Médecine et Armées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9428⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368134v1</w:t>
+                <w:t xml:space="preserve">hal-04955458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dispositif SYNCHRO-TC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Herfort</w:t>
+                <w:t xml:space="preserve">Emeline Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Loup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. El-Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t>
+              <w:t xml:space="preserve">Revue Médecine et Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.31-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.9428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955458v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Rendering Using Reality-Based Force Profiles in Surgical Simulation</w:t>
               </w:r>
@@ -559,51 +559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Dalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (3), pp.569--581. </w:t>
@@ -635,373 +635,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the visibility concept for EEG signal processing</w:t>
+                <w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Debenay</w:t>
+                <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+                <w:t xml:space="preserve">Assia Boukezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.026008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/adb994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982685v1</w:t>
+                <w:t xml:space="preserve">hal-04956417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t>
+                <w:t xml:space="preserve">Extension of the visibility concept for EEG signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lebrun</w:t>
+                <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Simon</w:t>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Boukezzi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Otmane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.026008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/adb994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956417v1</w:t>
+                <w:t xml:space="preserve">hal-04982685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t>
@@ -1039,90 +1039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1169,51 +1169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,64 +1420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1511,51 +1511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,291 +1639,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187233v1</w:t>
+                <w:t xml:space="preserve">hal-01223967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinling Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.1713--1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223967v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Flinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.815--821. </w:t>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Awtrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,364 +2141,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward scar-free surgery: an analysis of the increasing complexity from laparoscopic surgery to NOTES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Validation of the VBLaST Peg Transfer Task: A First Step toward an Alternate Training Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel B. Jones</w:t>
+                <w:t xml:space="preserve">Likun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Romanelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amie Miller</w:t>
+                <w:t xml:space="preserve">V.S. Arikatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (11), pp.3119-3133. </w:t>
+              <w:t xml:space="preserve">, 2014, 28 (10), pp.2856--2862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-014-3565-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-014-3538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983294v1</w:t>
+                <w:t xml:space="preserve">hal-00957676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the VBLaST Peg Transfer Task: A First Step toward an Alternate Training Standard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Toward scar-free surgery: an analysis of the increasing complexity from laparoscopic surgery to NOTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likun Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
+                <w:t xml:space="preserve">Daniel B. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.S. Arikatla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Woojin Ahn</w:t>
+                <w:t xml:space="preserve">John Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (10), pp.2856--2862. </w:t>
+              <w:t xml:space="preserve">, 2014, 28 (11), pp.3119-3133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-014-3538-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-014-3565-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957676v1</w:t>
+                <w:t xml:space="preserve">hal-00983294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Sleep Hours and Fatigue on Performance in Laparoscopic Surgery Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaisa Olasky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,90 +2549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Arikatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvranu De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2677,317 +2677,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Contextual Objects on Spatial Interactions and viewpoints sharing in Virtual Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dumas</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-012-0214-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757310v1</w:t>
+                <w:t xml:space="preserve">hal-00757340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Contextual Objects on Spatial Interactions and viewpoints sharing in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+                <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10055-012-0214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757340v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic communication to support biopsy procedures learning in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.470-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3012,77 +3012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Haptic Communication on a Shared Manual Task in a Collaborative Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacting with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (4), pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Plénacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (6-7), pp.799-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,77 +3304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t>
@@ -3425,51 +3425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3516,77 +3516,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative learning plateform combining co-embodiement and kinesthetic co-manipulation for technical Skill Acquisition in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3771,64 +3771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,90 +3866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,356 +3977,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t>
+              <w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853251v1</w:t>
+                <w:t xml:space="preserve">hal-04505824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.5759-5766, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04505824v1</w:t>
+                <w:t xml:space="preserve">hal-04853251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4373,77 +4373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4468,103 +4468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4583,308 +4583,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème colloque EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068430v1</w:t>
+                <w:t xml:space="preserve">hal-04186364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque EPIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186364v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4925,425 +4925,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of communication modalities for teaching distance information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pryde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Francesco Fastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylen Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955135v1</w:t>
+                <w:t xml:space="preserve">hal-03648304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of communication modalities for teaching distance information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pryde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00204⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648304v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t>
+                <w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pryde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03954267v1</w:t>
+                <w:t xml:space="preserve">hal-03955135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l’aspect et du contenu d’un simulateur immersif pour la formation des opérateurs en anesthésie locorégionale échoguidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Amelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5429,77 +5429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of an immersive ultrasound-guided locoregional anesthesia simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5518,282 +5518,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928228v1</w:t>
+                <w:t xml:space="preserve">hal-05131829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131829v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5840,64 +5840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5944,77 +5944,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6061,64 +6061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6165,64 +6165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6282,64 +6282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6386,51 +6386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6503,64 +6503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6620,51 +6620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélité d'interaction dans les simulateurs : deux techniques de navigations pour un simulateur virtuel de biopsie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.278-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6711,64 +6711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6841,64 +6841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ben Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.247--248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7049,64 +7049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,64 +7166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7283,64 +7283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7391,64 +7391,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7495,64 +7495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to See the Body: Supporting Instructional Practices in Laparoscopic Surgical Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2113--2122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7586,64 +7586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Communication Modalities in a Virtual Collaborative Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7681,51 +7681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of New Instruments on Surgical Performance in Natural Orifice Translumenal Endoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7772,51 +7772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR4D: An Immersive and Collaborative Experience to Improve the Interior Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,51 +7880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Effects of a Visual Aid on Haptic Sensitivity in a Needle Insertion Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Loren Roth Monzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,77 +7988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Takač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristol Grosdemouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,77 +8217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic communication to enhance collaboration in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Cognitive Ergonomics ECCE2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Delft, Netherlands. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,77 +8312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WYFIWIF: A Haptic Communication Paradigm For Collaborative Motor Skills Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Virtual Reality and Three-Dimensional Worlds 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8407,64 +8407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des systèmes de référence sur les profils de collaboration dans un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8502,64 +8502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a common frame of reference in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8606,77 +8606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Frame of reference in collaborative virtual environments and their impact on presence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,64 +8714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des référentiels d'action sur l'élaboration de la coopération dans les environnements 3D collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,90 +8867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9010,51 +9010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9079,77 +9079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion de signaux EEG pour la détection de marqueurs prédictifs du déclin cognitif chez les personnes quinquagénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9204,90 +9204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Real-Time EEG Source Localization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9329,90 +9329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Renormalization Method: A Real-time EEG Source Localization Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9454,103 +9454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving non-invasive Brain-Computer Interfaces using an innovative real-time inversion method for EEG source reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual CORTICO Days Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Autrans, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9620,51 +9620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9727,103 +9727,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9925,51 +9925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Plénacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 08/4/AUTO, Ecole des Mines de Nantes. 2008, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10023,51 +10023,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions homme-homme pour l'élaboration du référentiel commun dans les environnements virtuels collaboratifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10126,103 +10126,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10334,51 +10334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B0A545F"/>
+    <w:nsid w:val="AC722B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10565,51 +10565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-chellali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6143-5898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151264481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357122239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bjelland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismi Rasheed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dalen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3570810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Van Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Lakhal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557387" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467441v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-chellali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6143-5898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151264481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357122239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bjelland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismi Rasheed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dalen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3570810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Van Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Lakhal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557387" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467441v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>