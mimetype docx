--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -250,758 +250,758 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t>
+                <w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flavien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Boukezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955458v1</w:t>
+                <w:t xml:space="preserve">hal-04956417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif SYNCHRO-TC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extension of the visibility concept for EEG signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Debenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. El-Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Médecine et Armées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.026008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/adb994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368134v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering Using Reality-Based Force Profiles in Surgical Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bismi Rasheed</w:t>
+                <w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Cherif</w:t>
+                <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Dalen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2025.3570810⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083580v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lebrun</w:t>
+                <w:t xml:space="preserve">Dispositif SYNCHRO-TC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Simon</w:t>
+                <w:t xml:space="preserve">Liliane Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Boukezzi</w:t>
+                <w:t xml:space="preserve">Emeline Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Otmane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. El-Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t>
+              <w:t xml:space="preserve">Revue Médecine et Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.31-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.9428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956417v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the visibility concept for EEG signal processing</w:t>
+                <w:t xml:space="preserve">Haptic Rendering Using Reality-Based Force Profiles in Surgical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Debenay</w:t>
+                <w:t xml:space="preserve">Øystein Bjelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+                <w:t xml:space="preserve">Bismi Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+                <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Andreas Dalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.026008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.569--581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/adb994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2025.3570810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982685v1</w:t>
+                <w:t xml:space="preserve">hal-05083580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t>
@@ -1039,90 +1039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1169,51 +1169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,64 +1420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,745 +1505,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amie Miller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344244v1</w:t>
+                <w:t xml:space="preserve">hal-01223967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinling Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.1713--1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223967v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Chellali</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Manser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Venkata S. Arikatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.1713--1724. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.22-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187233v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Awtrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. T. Flinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
+                <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvranu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (7), pp.1271--1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030809v1</w:t>
+                <w:t xml:space="preserve">hal-01187311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvranu De</w:t>
+                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jones</w:t>
+                <w:t xml:space="preserve">J. T. Flinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (7), pp.1271--1277. </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.815--821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187311v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the VBLaST Peg Transfer Task: A First Step toward an Alternate Training Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Arikatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.2856--2862. </w:t>
@@ -2281,103 +2281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward scar-free surgery: an analysis of the increasing complexity from laparoscopic surgery to NOTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (11), pp.3119-3133. </w:t>
@@ -2428,90 +2428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Sleep Hours and Fatigue on Performance in Laparoscopic Surgery Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaisa Olasky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (9), pp.2564--2568. </w:t>
@@ -2562,90 +2562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Arikatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvranu De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (5), pp.1721-1729. </w:t>
@@ -2696,90 +2696,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2813,51 +2813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Contextual Objects on Spatial Interactions and viewpoints sharing in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic communication to support biopsy procedures learning in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,51 +3012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Haptic Communication on a Shared Manual Task in a Collaborative Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Plénacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (6-7), pp.799-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,77 +3304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t>
@@ -3425,51 +3425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3516,77 +3516,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative learning plateform combining co-embodiement and kinesthetic co-manipulation for technical Skill Acquisition in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3732,103 +3732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Haptic Feedback in an Immersive Microsurgery Simulator on VR Training and Skill Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,103 +3853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,103 +3983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4126,51 +4126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,103 +4230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4360,90 +4360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,1338 +4462,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.999--1005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131940v1</w:t>
+                <w:t xml:space="preserve">hal-04167512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque EPIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186364v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Herfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068430v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12ème colloque EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04167512v1</w:t>
+                <w:t xml:space="preserve">hal-04186364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of communication modalities for teaching distance information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00204⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648304v1</w:t>
+                <w:t xml:space="preserve">hal-03928228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954267v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of communication modalities for teaching distance information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pryde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Francesco Fastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylen Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955135v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l’aspect et du contenu d’un simulateur immersif pour la formation des opérateurs en anesthésie locorégionale échoguidée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pryde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516376⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648598v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of an immersive ultrasound-guided locoregional anesthesia simulator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obaida Alrazouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pryde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648706v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validation de l’aspect et du contenu d’un simulateur immersif pour la formation des opérateurs en anesthésie locorégionale échoguidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Herfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Amelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylen Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131829v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Design and evaluation of an immersive ultrasound-guided locoregional anesthesia simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Herfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03928228v1</w:t>
+                <w:t xml:space="preserve">hal-03648706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5840,64 +5840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5925,1725 +5925,1725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylen Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t>
+              <w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899223v1</w:t>
+                <w:t xml:space="preserve">hal-01968252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968252v1</w:t>
+                <w:t xml:space="preserve">hal-01899223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t>
+              <w:t xml:space="preserve">VR 2017 - 19th IEEE Virtual Reality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.84-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524543v1</w:t>
+                <w:t xml:space="preserve">hal-01524537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525188v1</w:t>
+                <w:t xml:space="preserve">hal-01524543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylen Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2017 - 19th IEEE Virtual Reality </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.84-90, </w:t>
+              <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524537v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fidélité d'interaction dans les simulateurs : deux techniques de navigations pour un simulateur virtuel de biopsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.278-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383696v1</w:t>
+                <w:t xml:space="preserve">hal-01384326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélité d'interaction dans les simulateurs : deux techniques de navigations pour un simulateur virtuel de biopsie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.278-284, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384326v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140514v1</w:t>
+                <w:t xml:space="preserve">hal-01219114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t>
+              <w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218720v1</w:t>
+                <w:t xml:space="preserve">hal-01140514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evaluation of a Virtual Needle Insertion Training System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR.2015.7223388⟩</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140517v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preliminary Evaluation of a Virtual Needle Insertion Training System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t>
+              <w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.247--248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VR.2015.7223388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222203v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t>
+              <w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219114v1</w:t>
+                <w:t xml:space="preserve">hal-01222203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning to See the Body: Supporting Instructional Practices in Laparoscopic Surgical Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2113--2122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101794v1</w:t>
+                <w:t xml:space="preserve">hal-00957806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01078602v1</w:t>
+                <w:t xml:space="preserve">hal-01101794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to See the Body: Supporting Instructional Practices in Laparoscopic Surgical Procedures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2113--2122, </w:t>
+              <w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556288.2557387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957806v1</w:t>
+                <w:t xml:space="preserve">hal-01078602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Communication Modalities in a Virtual Collaborative Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7681,64 +7681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of New Instruments on Surgical Performance in Natural Orifice Translumenal Endoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, San Diego, CA, United States. pp.663-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7772,51 +7772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR4D: An Immersive and Collaborative Experience to Improve the Interior Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,51 +7880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Effects of a Visual Aid on Haptic Sensitivity in a Needle Insertion Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Loren Roth Monzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7969,299 +7969,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
+                <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Takač</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES 55th meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Skills 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montpellier, France. pp.250-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656751v1</w:t>
+                <w:t xml:space="preserve">hal-00656752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Takač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristol Grosdemouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skills 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HFES 55th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.2168-2172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1071181311551452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656752v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic communication to enhance collaboration in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,51 +8312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WYFIWIF: A Haptic Communication Paradigm For Collaborative Motor Skills Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8407,51 +8407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des systèmes de référence sur les profils de collaboration dans un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,51 +8502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a common frame of reference in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Frame of reference in collaborative virtual environments and their impact on presence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des référentiels d'action sur l'élaboration de la coopération dans les environnements 3D collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,90 +8867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Minotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9010,51 +9010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obaida Alrazouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9079,77 +9079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion de signaux EEG pour la détection de marqueurs prédictifs du déclin cognitif chez les personnes quinquagénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9204,90 +9204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Real-Time EEG Source Localization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9329,90 +9329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Renormalization Method: A Real-time EEG Source Localization Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9454,103 +9454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving non-invasive Brain-Computer Interfaces using an innovative real-time inversion method for EEG source reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual CORTICO Days Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Autrans, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9620,51 +9620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9727,103 +9727,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9925,51 +9925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Plénacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 08/4/AUTO, Ecole des Mines de Nantes. 2008, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10023,51 +10023,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions homme-homme pour l'élaboration du référentiel commun dans les environnements virtuels collaboratifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10126,103 +10126,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Herfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10334,51 +10334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC722B1B"/>
+    <w:nsid w:val="6B6781FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10565,51 +10565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-chellali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6143-5898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151264481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357122239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bjelland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismi Rasheed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dalen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3570810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Van Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Lakhal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557387" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467441v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-chellali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6143-5898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151264481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357122239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bjelland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismi Rasheed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dalen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3570810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Van Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Lakhal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223388" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557387" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467441v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>