--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,10279 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10227 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine Chellali </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amine-chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6143-5898</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151264481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195208674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3QWgRA8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357122239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif SYNCHRO-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rendering Using Reality-Based Force Profiles in Surgical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Bjelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismi Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.569--581. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3570810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentor-Guided Learning in Immersive Virtual Environments: The Impact of Visual and Haptic Feedback on Skill Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Boukezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.3547--3557. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the visibility concept for EEG signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courmontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.026008. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of UltRASim: An immersive simulator for learning ultrasound-guided regional anesthesia basic skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103878. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.5759--5766. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of communication modalities to support teaching tool manipulation skills in a shared immersive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.31--41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point-cloud avatars to improve spatial communication in immersive collaborative virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.467--484. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-020-01431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing touch-based and head-tracking navigation techniques in a virtual reality biopsy simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.191--208. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-020-00445-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata S. Arikatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.22-37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Manser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Schwaitzberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.1713--1724. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Flinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Schwaitzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.815--821. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Awtrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Schwaitzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvranu De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (7), pp.1271--1277. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the VBLaST Peg Transfer Task: A First Step toward an Alternate Training Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Arikatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.2856--2862. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00464-014-3538-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward scar-free surgery: an analysis of the increasing complexity from laparoscopic surgery to NOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Schwaitzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (11), pp.3119-3133. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00464-014-3565-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Sleep Hours and Fatigue on Performance in Laparoscopic Surgery Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaisa Olasky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (9), pp.2564--2568. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00464-014-3503-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Contextual Objects on Spatial Interactions and viewpoints sharing in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Arikatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woojin Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvranu De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Endoscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5), pp.1721-1729. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00464-012-2664-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic communication to support biopsy procedures learning in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.470-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Haptic Communication on a Shared Manual Task in a Collaborative Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (4), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de conception d'une technique de désignation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.799-829. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.799-829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative learning plateform combining co-embodiement and kinesthetic co-manipulation for technical Skill Acquisition in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robot Technology (ICCRT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.118--122, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRT63554.2025.11072737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Immersive pour la Formation des forces de l'ordre : Enrichir la Gestion de Conflits Interpersonnels par l'Intégration du Toucher en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli-Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Haptic Feedback in an Immersive Microsurgery Simulator on VR Training and Skill Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Multimodal Instructions for Tool Manipulation Skills on Performance and User Experience in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.670--680, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR58804.2024.00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.5759-5766, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Haptic Feedback in Enhancing Basic Technical Skills Acquisition and Transfer in an Immersive Simulator: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando, FL, United States. pp.691--692, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multimodal instructions on learning tool manipulation skills through mentoring in an immersive environment: Influence des instructions multimodales sur l’apprentissage par compagnonnage des compétences de manipulation d’outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Francophone Conference on Human-Computer Interaction (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649792.3649793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Haptique et Acquisition des Compétences Chirurgicales : Impacts sur la Performance lors de la Formation en Environnement Immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaouki Babahenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par compagnonnage en réalité virtuelle : multimodalité et collaboration à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Evry, Sénart, Sciences et Innovation Médecines du Futur (ESSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la tâche pour la conception d’un simulateur virtuel pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.233--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.999--1005, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of communication modalities for teaching distance information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l’aspect et du contenu d’un simulateur immersif pour la formation des opérateurs en anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Amelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of an immersive ultrasound-guided locoregional anesthesia simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la communication dans les environnements virtuels éducatifs à travers les interactions multimodales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Modalities to Communicate Movement Amplitude During Tool Manipulation in a Shared Learning Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments (ICAT-EGVE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hand visualization in tool-based motor-skills training, a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IEEE Conference on Virtual Reality and 3D User Interfaces (VR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. pp.103--112, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hand visualization on tool-based motor skills training in an immersive VR simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recif, Brazil. pp.260--268, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of self-avatar's influence on motor skills training in immersive virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Virtual Reality International Conference - Laval Virtual (VRIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lavel, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité de l'avatar du partenaire distant dans un environnement virtuel immersif : effets sur les interactions spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.227--233, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction fidelity for two viewpoint changing techniques in a virtual biopsy trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Virtual Reality Conference (VR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, CA, United States. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic3D and Single3D: Two unimanual techniques for constrained 3D manipulations on tablet PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces (3DUI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.168--171, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2017 - 19th IEEE Virtual Reality </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.84-90, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélité d'interaction dans les simulateurs : deux techniques de navigations pour un simulateur virtuel de biopsie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.278-284, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Evaluation of a Virtual Needle Insertion Training System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.247--248, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the User Interface of a Virtual Needle Insertion Trainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a18, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerOscillation: Clutch-free Techniques for 3D Object Translation, Rotation and Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th ACM Symposium on Virtual Reality Software and Technology (VRST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.225--226, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to See the Body: Supporting Instructional Practices in Laparoscopic Surgical Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D. Schwaitzberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2113--2122, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Communication Modalities in a Virtual Collaborative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of New Instruments on Surgical Performance in Natural Orifice Translumenal Endoscopic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Diego, CA, United States. pp.663-667, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1541931213571143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR4D: An Immersive and Collaborative Experience to Improve the Interior Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Virtual Reality Conference of EGVE and EuroVR, JVRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Effects of a Visual Aid on Haptic Sensitivity in a Needle Insertion Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Loren Roth Monzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Takač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristol Grosdemouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES 55th meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.2168-2172, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1071181311551452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic communication to enhance collaboration in virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Cognitive Ergonomics ECCE2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands. pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WYFIWIF: A Haptic Communication Paradigm For Collaborative Motor Skills Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Virtual Reality and Three-Dimensional Worlds 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des systèmes de référence sur les profils de collaboration dans un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a common frame of reference in Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on Cognitive ergonomics: ECCE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1473018.1473045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Frame of reference in collaborative virtual environments and their impact on presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Barcelone, Spain. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des référentiels d'action sur l'élaboration de la coopération dans les environnements 3D collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études en Psychologie Ergonomique : EPIQUE2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Constraints Impact on Steering in VR Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de signaux EEG pour la détection de marqueurs prédictifs du déclin cognitif chez les personnes quinquagénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Évry-Sénart Science et Innovation (ESSI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renormalization Method: A Real-time EEG Source Localization Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque Alain BOUYSSY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Orsay, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Real-Time EEG Source Localization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS 2022) forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving non-invasive Brain-Computer Interfaces using an innovative real-time inversion method for EEG source reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual CORTICO Days Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 6th international conference on Intelligent Human Computer Interaction, IHCI 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Horain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 39, pp.166, 2014, Procedia Computer Science, Procedia Computer Science, ISSN: 1877-0509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des instructions multimodales sur l'apprentissage par compagnonnage des compétences de manipulation d'outil dans un environnement immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN GUIDE FOR 3D POINTING TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 08/4/AUTO, Ecole des Mines de Nantes. 2008, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions homme-homme pour l'élaboration du référentiel commun dans les environnements virtuels collaboratifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00467441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASIM : simulateur immersif pour l’anesthésie locorégionale échoguidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10334,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6781FE"/>
+    <w:nsid w:val="8CC24386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10565,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-chellali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6143-5898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151264481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357122239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bjelland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismi Rasheed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dalen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3570810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Van Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Lakhal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223388" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557387" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467441v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amine-chellali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6143-5898" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151264481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3QWgRA8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357122239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Bjelland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismi Rasheed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dalen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3570810" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boukezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549547" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.01.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli Hacene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0214-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2011.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.799-829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04505898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00142" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04606095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04186364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03928228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221270" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286708" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Van Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Lakhal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223388" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benyahia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Van Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820637" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557387" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jourdan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485456v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1473018.1473045" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nouri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00467441v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05131438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>