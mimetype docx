--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -318,572 +318,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Semantic Transparency of Visual Notations: Experiments with UML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation-Based Verification of Avionic Systems Deployed on IMA Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiyam Robati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Khendek</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International SDL Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MoDELS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215134v1</w:t>
+                <w:t xml:space="preserve">hal-01211242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Verification of Avionic Systems Deployed on IMA Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Semantic Transparency of Visual Notations: Experiments with UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Mullins</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Khendek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MoDELS'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International SDL Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.122-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24912-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211242v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
+                <w:t xml:space="preserve">Using Crowd-sourcing to Improve the Semantic Transparency of Committee-Designed Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITSLE @ 7th International Conference on Software Language Engineering (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011899v1</w:t>
+                <w:t xml:space="preserve">hal-01057526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Transparency of Committee-Designed Languages through Crowd-sourcing</w:t>
+                <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Domain-Specific Modeling @ SPLASH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076729v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Crowd-sourcing to Improve the Semantic Transparency of Committee-Designed Languages</w:t>
+                <w:t xml:space="preserve">Improving Semantic Transparency of Committee-Designed Languages through Crowd-sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSLE @ 7th International Conference on Software Language Engineering (SLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden</w:t>
+              <w:t xml:space="preserve">14th Workshop on Domain-Specific Modeling @ SPLASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Oregon - Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057526v1</w:t>
+                <w:t xml:space="preserve">hal-01076729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension for AADL to Model Mixed-criticality Avionic Systems Deployed on IMA architectures with TTEthernet</w:t>
               </w:r>
@@ -984,282 +984,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
+                <w:t xml:space="preserve">Diagrams Editors Specification Using Reusable Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MODELSWARD 2013 : International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Feb 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829173v1</w:t>
+                <w:t xml:space="preserve">hal-00999708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrams Editors Specification Using Reusable Components</w:t>
+                <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2013 : International Conference on Model-Driven Engineering and Software Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999708v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1319,64 +1319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1806,51 +1806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiyam Robati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jsw.11.10.1040-1053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Khendek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24912-4_10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Sardadouna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiyam Robati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jsw.11.10.1040-1053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Khendek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24912-4_10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Sardadouna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>