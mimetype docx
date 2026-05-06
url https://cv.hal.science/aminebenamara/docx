--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -734,277 +734,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirtuAlz : Un Patient Virtuel adapté au milieu gériatrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Jose Urbiola Gallegos</w:t>
+                <w:t xml:space="preserve">Le projet comme analyseur de l’interdisciplinarité au sein d’une activité collective. Actes du 55e congrès de la SELF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Urbiolagallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zagdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
+              <w:t xml:space="preserve">L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie de Langues Française (SELF). 12-13, Jan 2021, Paris (on line), France. pp.106-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501211v1</w:t>
+                <w:t xml:space="preserve">halshs-04091192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet comme analyseur de l’interdisciplinarité au sein d’une activité collective. Actes du 55e congrès de la SELF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria José Urbiolagallegos</w:t>
+                <w:t xml:space="preserve">VirtuAlz : Un Patient Virtuel adapté au milieu gériatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dacunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Urbiola Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zagdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ergonomie de Langues Française (SELF). 12-13, Jan 2021, Paris (on line), France. pp.106-111</w:t>
+              <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04091192v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Verbal behaviors analysis of healthcare professionals engaged with a Virtual-Patient</w:t>
               </w:r>
@@ -1333,627 +1333,627 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.1305-1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Urbiolagallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel &amp; R. Becerril Ortega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Springer International Publishing, pp.101-127, 2022, Professional and Practice-based Learning, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708747v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics (p. 101-127)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Urbiolagallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Flandin; C. Vidal-Gomel; R. Becerril-Ortega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2021, Professional and Practice-based Learning, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une patiente virtuelle Alzheimer interactive et expressive : modélisation de biais d'évaluation pour la génération de comportements non-verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASG057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03894634v1</w:t>
-              </w:r>
-[...472 lines deleted...]
-                <w:t xml:space="preserve">hal-04090984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roublin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dacunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Urbiola Gallegos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#236;a-Jos&#233; Urbiolla Gallegos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03894634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roublin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dacunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Urbiola Gallegos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#236;a-Jos&#233; Urbiolla Gallegos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01857859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massoni Sguerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03894634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>