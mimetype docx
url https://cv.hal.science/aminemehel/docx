--- v0 (2026-05-10)
+++ v1 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine Mehel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur (HDR)Professeur à l'ESTACAResponsable de l'équipe Qualité de l'Air et Dépollution</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Eulerian and Lagrangian models for the simulation of fine and ultrafine particle dynamics in the wake of a heavy truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pérard-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.106568. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Eddy Simulation of airflow inside a full-scale car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.106755. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical characterization of the concentration distribution of particulate pollutants inside a full-scale car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.102516. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle resuspension in the wake of a rotating wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chekrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.106610. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion in the wake of a static and rotating cylinder at Re = 140 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chekrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0207943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffusion-Inertia Model for the simulation of particulate pollutants dynamics inside a car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.106279. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Controlled Polluted Atmosphere for Vehicles’ Cabins Air Quality Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaâ Er-Rbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-5275/2023.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of statistical turbulence models to the simulation of airflow inside a car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the TVOC Distribution in a Car Cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (3), pp.184-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/air1030014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of a square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namamoudou Sidiki Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.735-756. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-023-09923-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-board measurements using two successive vehicles to assess in-cabin concentrations of on-road pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deville Cavellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Sioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.101673. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical characterization of the airflow in the wake of a heavy truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pérard-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine MEHEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0150404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Airflow Inside Car Cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Effects on the Wake Airflow of a Heavy Truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pérard Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of air quality in car cabin in and around Paris from on-board measurements and comparison with 2007 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Sioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deville Cavellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.105822. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on brake particle dispersion in the flow generated by a train in an underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.101189. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.101189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we breathe inside our cars? Characterization of the infiltration of pollutants and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of car models: a wind tunnel study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering & Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104109. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of ultrafine particles dispersion in the wake of a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Wake Flows and Ultrafine Particle Dispersion: From Experiments to Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative LDV data processing method for statistical error corrections. Application to homogeneous and non-homogeneous seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of a Turbulent Flow in the Near-Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Tientcheu-Nsiewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tcheukam Toko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Patte-Rouland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.ajee.20160606.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Mutual Effect of the Turbulent Dispersion Model and Thermophoresis on Nanoparticle Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oesterlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.417-425. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijnsns-2012-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flow pattern modifications in a bubbly Couette-Taylor flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2786584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Effect on the Structures of Weakly Turbulent Couette Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2201641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des instruments de mesure des concentrations massiques des particules fines et ultra fines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine MEHEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous In-cabin and On-road CO2 Concentrations On-board Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international transport &amp; air pollution (TAP) and the 3rd shipping &amp; environment (S&amp;E) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de granulométrie optique pour la caractérisation et l’amélioration de la qualité de l’air des habitacles automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Berthebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Gabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Car Cabin Filters mileage on In-Vehicle Air Quality: Results from Controlled Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaâ Er-Rbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Transport &amp; Air Pollution (TAP) and the 3rd Shipping &amp; Environment (S&amp;E) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Downscaling on the Wake Flow of a Heavy Truck : Experiments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pérard Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de génération d'une atmosphère polluée contrôlée pour l'étude de la qualité de l'air habitacle des véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation CFD et validation expérimentale d’un écoulement d’air dans un habitacle automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de l’aéraulique d’un habitacle automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD study of dispersion of particles generated by mechanical braking: application to trains in underground stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality in Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine particle dispersion in the wake of a squareback vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion emitted from train brakes in underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel study of ultrafine particles infiltrating car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Cabin Air Pollution : A Review of Pollutants sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Apr 2018, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Balou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wake flow behind three road vehicle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Dispersion from Railway Rolling Stock: Preliminary Results from wind tunnel experiments and CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Transports and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures tourbillonnaires et de la turbulence sur la dispersion des nanoparticules de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namamoudou, Sidiki Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Taniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badié Diourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure induced dispersion of exhaust plume from heavy- duty truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zürich (Webinar), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the dispersion of carbon nanoparticles in the near wake of a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namamoudou Sidiki Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Diourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of electrochemical forces on nanoparticle deposition in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Industrial Ventilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the dispersion model and electrochemical forces on nanoparticle deposition in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Symposium On Turbulence, Heat and Mass Transfer (THMT-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ichmt.2012.procsevintsympturbheattransfpal.1790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the turbulent dispersion models and thermophoresis on nanoparticle deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oesterlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 12th International Conference on Multiphase Flow in Industrial Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de dépôt d'un réacteur à gradient de température contrôlé, appliqué à la capture des fines particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of vortex structures in fishways by cylinder adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Larinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization - ISFV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp. 1667-1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble effect on the structures of weakly turbulent Couette Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM’ 2005, ASME Fluids Engineering Summer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2201641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE EXPERIMENTALE D'UN ECOULEMENT DIPHASIQUE DE TAYLOR COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine Mehel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur (HDR)Professeur à l'ESTACAResponsable de l'équipe Qualité de l'Air et Dépollution</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Pollutant Dispersion Around a River Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Arcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Transport and Pollution Conference (TaP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Nov 2025, Rueil-Malmaison (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of fine and ultrafine particles dispersion in Underground Railway Stations Using a Lagrangian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Benmicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Transport and Pollution Conference (TaP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Nov 2025, Rueil-Malmaison (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new experiments for the generation and characterization of particles during their infiltration and dispersion in a train vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Transport and Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; European Commission (EC), Joint Research Centre (JRC); French Ministry of Ecological Transition, Biodiversity, Forests, Sea, and Fisheries, Nov 2025, Rueil-Malmaison (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de granulométrie optique pour la caractérisation et l’amélioration de la qualité de l’air des habitacles automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Berthebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Gabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous In-cabin and On-road CO2 Concentrations On-board Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international transport &amp; air pollution (TAP) and the 3rd shipping &amp; environment (S&amp;E) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Car Cabin Filters mileage on In-Vehicle Air Quality: Results from Controlled Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaâ Er-Rbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Transport &amp; Air Pollution (TAP) and the 3rd Shipping &amp; Environment (S&amp;E) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison des instruments de mesure des concentrations massiques des particules fines et ultra fines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine MEHEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de génération d'une atmosphère polluée contrôlée pour l'étude de la qualité de l'air habitacle des véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation CFD et validation expérimentale d’un écoulement d’air dans un habitacle automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de l’aéraulique d’un habitacle automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Downscaling on the Wake Flow of a Heavy Truck : Experiments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pérard Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion emitted from train brakes in underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality in Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine particle dispersion in the wake of a squareback vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD study of dispersion of particles generated by mechanical braking: application to trains in underground stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel study of ultrafine particles infiltrating car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Balou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Cabin Air Pollution : A Review of Pollutants sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Apr 2018, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Dispersion from Railway Rolling Stock: Preliminary Results from wind tunnel experiments and CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Transports and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wake flow behind three road vehicle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des structures tourbillonnaires et de la turbulence sur la dispersion des nanoparticules de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namamoudou, Sidiki Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Taniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badié Diourte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure induced dispersion of exhaust plume from heavy- duty truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zürich (Webinar), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-board measurements to assess in-cabin vehicle air quality in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the dispersion of carbon nanoparticles in the near wake of a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namamoudou Sidiki Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badie Diourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the dispersion model and electrochemical forces on nanoparticle deposition in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Symposium On Turbulence, Heat and Mass Transfer (THMT-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ichmt.2012.procsevintsympturbheattransfpal.1790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of electrochemical forces on nanoparticle deposition in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Industrial Ventilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the turbulent dispersion models and thermophoresis on nanoparticle deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oesterlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 12th International Conference on Multiphase Flow in Industrial Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de dépôt d'un réacteur à gradient de température contrôlé, appliqué à la capture des fines particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of vortex structures in fishways by cylinder adjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Larinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization - ISFV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp. 1667-1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble effect on the structures of weakly turbulent Couette Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM’ 2005, ASME Fluids Engineering Summer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2201641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical characterization of the concentration distribution of particulate pollutants inside a full-scale car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.102516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle resuspension in the wake of a rotating wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chekrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.106610. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Eddy Simulation of airflow inside a full-scale car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.106755. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Eulerian and Lagrangian models for the simulation of fine and ultrafine particle dynamics in the wake of a heavy truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pérard-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.106568. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2025.106568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion in the wake of a static and rotating cylinder at Re = 140 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chekrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (6), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0207943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffusion-Inertia Model for the simulation of particulate pollutants dynamics inside a car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.106279. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the TVOC Distribution in a Car Cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (3), pp.184-195. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/air1030014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of statistical turbulence models to the simulation of airflow inside a car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a Controlled Polluted Atmosphere for Vehicles’ Cabins Air Quality Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Mohammed Hafs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaâ Er-Rbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-5275/2023.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of a square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namamoudou Sidiki Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.735-756. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-023-09923-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-board measurements using two successive vehicles to assess in-cabin concentrations of on-road pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deville Cavellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Sioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.101673. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical characterization of the airflow in the wake of a heavy truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pérard-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine MEHEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0150404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Effects on the Wake Airflow of a Heavy Truck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pérard Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Airflow Inside Car Cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of air quality in car cabin in and around Paris from on-board measurements and comparison with 2007 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Sioutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Deville Cavellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.105822. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on brake particle dispersion in the flow generated by a train in an underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.101189. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.101189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we breathe inside our cars? Characterization of the infiltration of pollutants and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of car models: a wind tunnel study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering & Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104109. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Wake Flows and Ultrafine Particle Dispersion: From Experiments to Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of ultrafine particles dispersion in the wake of a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative LDV data processing method for statistical error corrections. Application to homogeneous and non-homogeneous seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of a Turbulent Flow in the Near-Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Tientcheu-Nsiewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tcheukam Toko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Patte-Rouland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5923/j.ajee.20160606.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Mutual Effect of the Turbulent Dispersion Model and Thermophoresis on Nanoparticle Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagot Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Oesterlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.417-425. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijnsns-2012-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flow pattern modifications in a bubbly Couette-Taylor flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (11), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2786584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble Effect on the Structures of Weakly Turbulent Couette Taylor Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Djeridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2201641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE EXPERIMENTALE D'UN ECOULEMENT DIPHASIQUE DE TAYLOR COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude P&#233;rard-Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chekrouba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207943" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mohammed Hafs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Er-Rbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2023.02.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132677" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Hafs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/air1030014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namamoudou Sidiki Keita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09923-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deville Cavellin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Sioutas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rard-Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djeddou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fokoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine MEHEL" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tani&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude P&#233;rard Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105822" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Puech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Keita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.08.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449477v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Shen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11010039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagot Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oesterl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijnsns-2012-0001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-JCJH541D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2201641" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berthebaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gabille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rolin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namamoudou, Sidiki Keita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taniere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#233; Diourte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Diourte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ichmt.2012.procsevintsympturbheattransfpal.1790" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Antonini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tarrade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larinier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rappaport" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benmicia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djeddou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mehel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fokoua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tani&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fokoua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hafs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berthebaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gabille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mohammed Hafs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Er-Rbib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine MEHEL" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benabed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagot Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djeddou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude P&#233;rard Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Puech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rolin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namamoudou, Sidiki Keita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taniere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#233; Diourte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brugge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namamoudou Sidiki Keita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Diourte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ichmt.2012.procsevintsympturbheattransfpal.1790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oesterl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Antonini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tarrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larinier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2201641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chekrouba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106755" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude P&#233;rard-Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2025.106568" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207943" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Hafs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/air1030014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132677" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5275/2023.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09923-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deville Cavellin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Sioutas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101673" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rard-Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150404" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105822" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449477v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Shen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11010039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Keita" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.08.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Tientcheu-Nsiewe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tcheukam Toko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajee.20160606.01" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijnsns-2012-0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-JCJH541D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>