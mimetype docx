--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,810 +347,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene-Holocene fluvial records of the Wadi Dishshah: hydro-climatic and archaeological implications (Southern piedmont of the Hajar Mountains, Oman)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+                <w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+                <w:t xml:space="preserve">Victoria de Castéja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marrast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Beshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739835v1</w:t>
+                <w:t xml:space="preserve">hal-03832469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene-Holocene fluvial records of the Wadi Dishshah</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nature of Nubian: Developing current global perspectives on Nubian Levallois technology and the Nubian complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+                <w:t xml:space="preserve">Emily Hallinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omry Barzilai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cascalheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri E Demidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17247⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.227 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evan.21958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03905596v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victoria de Castéja</w:t>
+                <w:t xml:space="preserve">Late Pleistocene-Holocene fluvial records of the Wadi Dishshah: hydro-climatic and archaeological implications (Southern piedmont of the Hajar Mountains, Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amir Beshkani</w:t>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832469v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of Nubian: Developing current global perspectives on Nubian Levallois technology and the Nubian complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Hallinan</w:t>
+                <w:t xml:space="preserve">Large Kombewa flake production in north Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omry Barzilai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evan.21958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03833436v1</w:t>
+                <w:t xml:space="preserve">hal-03033362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Kombewa flake production in north Oman</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
+                <w:t xml:space="preserve">The first evidence of Middle Palaeolithic Nubian technology in north-central Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...89 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (356), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2017.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1160,91 +1010,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria de Casteja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Beshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,169 +1106,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria de Castéja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïna Rointru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1428,632 +1278,632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping tools using natural structures: the Lower Paleolithic example of Bois-de-Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Dabrowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amir Beshkani</w:t>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifaces in the Paleolithic : Methodology, Geographic and Cultural Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability within the Bifacial artefacts found in the Adam region, Oman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beshkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies, Special session: Stone tools in Arabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Kombewa Flake Production in North Oman.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">North Oman and its potential of Lower Paleolithic occupation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beshkani</w:t>
+                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Gernez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Benmissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology Congress (WAC-8 Kyoto), session T06R Hunter-gather mobility and exhange during primary and secondary dispersals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Workshop organisé par K. Bretzke et N.J. Conard : The Lower Paleolithic of Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Schloss Hohentübingen, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973113v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Oman and its potential of Lower Paleolithic occupation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Large Kombewa Flake Production in North Oman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benmissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop organisé par K. Bretzke et N.J. Conard : The Lower Paleolithic of Arabia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Schloss Hohentübingen, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">World Archaeology Congress (WAC-8 Kyoto), session T06R Hunter-gather mobility and exhange during primary and secondary dispersals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971944v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations humaines et dynamiques environnementales du Paléolithique à l’Âge du Bronze, secteur d’Adam, Sultanat d’Oman, Conséquences régionales de la variation du signal hydro-climatique sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beuzen-Waller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Gernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Giraud</w:t>
+                <w:t xml:space="preserve">S. Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conséquences régionales de la variation du signal hydro-climatique sur le long terme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, 2018, Territoires, Environnement et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2200,51 +2050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hallinan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cascalheira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri E Demidenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hallinan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cascalheira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri E Demidenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beshkani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>