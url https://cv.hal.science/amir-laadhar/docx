--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -225,351 +225,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Term Reuse, Term Overlap and Extracted Mappings across AgroPortal Semantic Resources</w:t>
+                <w:t xml:space="preserve">Investigating One Million XRefs in Thirthy Ontologies from the OBO World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elcio Abrahão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICBO 2020 - 11th International Conference on Biomedical Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.G.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02945172v1</w:t>
+                <w:t xml:space="preserve">lirmm-02945170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating One Million XRefs in Thirthy Ontologies from the OBO World</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Fundulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBO 2020 - 11th International Conference on Biomedical Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.G.1-12</w:t>
+              <w:t xml:space="preserve">15. International Workshop on Ontology Matching (OM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece. pp.92-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02945170v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Term Reuse, Term Overlap and Extracted Mappings across AgroPortal Semantic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcio Abrahão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Workshop on Ontology Matching (OM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.71-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312966v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02945172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMap++ results for OAEI 2019: fully automated machine learning approach for ontology matching</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio Abrah&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ghozzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Ichise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02651332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcio Abrah&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Fundulaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02945172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ghozzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Ichise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02651332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>