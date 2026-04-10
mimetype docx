--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -140,342 +140,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houdhem Assoudi</w:t>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Armant</w:t>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Mouakher</w:t>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529013v1</w:t>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdhem Assoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -543,51 +543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing downstream tasks in Knowledge Graphs Embeddings: A Complement Graph-based Approach Applied to Bilateral Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Rincon-Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Senatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -930,51 +930,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable evaluation framework for facial expression recognition in web-based learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Kononov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1060,51 +1060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Touratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1177,51 +1177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Gaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Leszczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.127-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1255,51 +1255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient assessment of formal concept stability in the Galois lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1359,51 +1359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to filtering out formal concepts: Getting out pertinent coverage and efficient computation of the stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Faculté des sciences de Tunis, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rincon-Yanez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Senatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2023.10.364" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kononov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-024-02421-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04500784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Hadid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guglielmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gaczek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Leszczy&#324;ski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2023.09.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2084728" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rincon-Yanez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Senatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2023.10.364" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Kononov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-024-02421-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04500784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Hadid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guglielmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gaczek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Leszczy&#324;ski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2023.09.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2022.2084728" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>