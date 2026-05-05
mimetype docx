--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amir Ali Feiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature's best vs. bruised: A veggie edibility evaluation database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111483. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of pollutant dispersion using anisotropic models: Application to an urban like environment under neutral and stable atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nkenfack Soppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.120263. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic site-dependent Life Cycle Assessment for assessing impact of human toxicity of a double glazed PVC window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.316-321. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical simulation of conduction, natural convection, and radiation through alveolar building walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouakarrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Hidani Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.e00249. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for emergency response applications: An approach for characterizing the source of hazardous releases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.967--981. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization for reducing the size of an existing urban-like monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3687--3705. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3687-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Urban Monitoring Network for Retrieving an Unknown Point Source Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-2018-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of thermal properties of a new ecological building material based on peanut shells and plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.294--304. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a CFD model for short-range plume dispersion: Applications to the Fusion Field Trial 2007 (FFT-07) diffusion experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.84--93. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An urban scale inverse modelling for retrieving unknown elevated emissions with building-resolving simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.135--146. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of an air quality CFD model in complex environments: Numerical simulation and experimental validation with EMU observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.30--46. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sensor networks for the estimation of atmospheric pollutants sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Air Pollution XXIV, 207, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR160021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in Fusion Field Trials: Analyzing resolution features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.(in Press). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of short-range plume dispersion from a point release in an urban like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.645--656. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in an urban-like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (24), pp.12589-12604. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a sample prepared using mixtures of clay bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Bakr Cherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.337--346. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de polluants sur les espaces agricoles à proximité des voies de transport en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation and large eddy simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.113 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence statistics in a fully developed rotating pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enhanced Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.273--288. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JEnhHeatTransf.v12.i3.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (3), pp.412 - 420. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-727X(02)00241-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Based Waste Detection in Smart Waste Management for a Cleaner Future: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avra Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anish Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Fourteenth International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Task Virtualization for Alzheimer's Diagnosis Using Realistic VR Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nathaniel Tjandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Azreena Binti Mubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Image Processing, Theory, Tools & Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Source Localization Based on Siamese Neural Network Similarity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Deep Learning Theory and Applications (DeLTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.62--75, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66705-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecipitaTrack: A Comprehensive Dataset for Advancing Object Tracking in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Concentration Prediction by Random Forest to Estimate a Contaminant Source Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.265--278, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63215-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMedNet: A computationally inexpensive hyperparameter optimised dual attention based insulin leaves categorization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chowdhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Intelligent Data Science Technologies and Applications (IDSTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dubrovik, Croatia. pp.172-176, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSTA62194.2024.10747000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing network sensors using unsupervised machine-learning approach to identify a pollutant source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, MD, United States. pp.130400N, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Deep Learning For Diseased And Fresh Orange Detection: A Comparative Analysis Of Yolo V8 And Rt-detr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyamelia Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hatif Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MangNet: A Muti-Scale Contextual Information Driven Deep Learning Architecture designed to perform Sunderban Landcover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripama Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Air Pollutant Concentrations in Airport Areas using Machine Learning Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage-Pattern-Identifier: A Hybridized Grey Wolf & Adam optimized Deep Learning architecture designed for identification of similarly patterned leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranjana Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Atmospheric Dispersion of Pollutants Through the Building using a Lagrangian Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Renewable and Sustainable Energy Conference (IRSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Dynamic Life Cycle Inventory between a Double and Triple Glazed uPVC Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (Harmo 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Melhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Sciences and Application to Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing Countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Quality CFD Model Performance in Complex Environment with EMU Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bostic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions de proximité, transport et agriculture (PPTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de présentation des travaux : La qualité de l'air dans nos environnements de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in an axially rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.229 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of turbulent heat transfer with respect to rotation rate and Prandtl number effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ERCOFTAC WORKSHOP on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.257 - 266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in annular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.433 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of volatilization and subsequent dry deposition of pesticides to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzedine Sameut Bouhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium on Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation in the reconstruction of atmospheric tracer source emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTING THE HEIGHT OF AN ELEVATED POINT RELEASE IN LOW WIND STABLE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maithili Sharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tajayouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Green Buildings and Renewable Energy: Selected Papers from the World Renewable Energy Network's Med Green Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213--221, 2016, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30746-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donald Matos and Christian Valerio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics and Pipe Flow: Turbulence, Simulation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.231 268, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amir Ali Feiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cross-Entropy: A Novel Multi-Level Thresholding Method and Comprehensive Study of Entropy for High-Precision Arctic Ecosystem Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweesak Trongtirakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sos Agaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chauhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (4), pp.373. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info17040373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature's best vs. bruised: A veggie edibility evaluation database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111483. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of pollutant dispersion using anisotropic models: Application to an urban like environment under neutral and stable atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nkenfack Soppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.120263. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic site-dependent Life Cycle Assessment for assessing impact of human toxicity of a double glazed PVC window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.316-321. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for emergency response applications: An approach for characterizing the source of hazardous releases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.967--981. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical simulation of conduction, natural convection, and radiation through alveolar building walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouakarrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Hidani Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.e00249. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization for reducing the size of an existing urban-like monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3687--3705. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3687-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Urban Monitoring Network for Retrieving an Unknown Point Source Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-2018-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of thermal properties of a new ecological building material based on peanut shells and plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.294--304. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a CFD model for short-range plume dispersion: Applications to the Fusion Field Trial 2007 (FFT-07) diffusion experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.84--93. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of an air quality CFD model in complex environments: Numerical simulation and experimental validation with EMU observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.30--46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An urban scale inverse modelling for retrieving unknown elevated emissions with building-resolving simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.135--146. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sensor networks for the estimation of atmospheric pollutants sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Air Pollution XXIV, 207, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR160021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in Fusion Field Trials: Analyzing resolution features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.(in Press). </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in an urban-like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (24), pp.12589-12604. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of short-range plume dispersion from a point release in an urban like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.645--656. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a sample prepared using mixtures of clay bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Bakr Cherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.337--346. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de polluants sur les espaces agricoles à proximité des voies de transport en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation and large eddy simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.113 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence statistics in a fully developed rotating pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enhanced Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.273--288. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JEnhHeatTransf.v12.i3.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (3), pp.412 - 420. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-727X(02)00241-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Task Virtualization for Alzheimer's Diagnosis Using Realistic VR Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nathaniel Tjandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Azreena Binti Mubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Image Processing, Theory, Tools & Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Based Waste Detection in Smart Waste Management for a Cleaner Future: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avra Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anish Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Fourteenth International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Source Localization Based on Siamese Neural Network Similarity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Deep Learning Theory and Applications (DeLTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.62--75, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66705-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecipitaTrack: A Comprehensive Dataset for Advancing Object Tracking in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Concentration Prediction by Random Forest to Estimate a Contaminant Source Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.265--278, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63215-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMedNet: A computationally inexpensive hyperparameter optimised dual attention based insulin leaves categorization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chowdhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Intelligent Data Science Technologies and Applications (IDSTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dubrovik, Croatia. pp.172-176, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSTA62194.2024.10747000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing network sensors using unsupervised machine-learning approach to identify a pollutant source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, MD, United States. pp.130400N, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Deep Learning For Diseased And Fresh Orange Detection: A Comparative Analysis Of Yolo V8 And Rt-detr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyamelia Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hatif Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MangNet: A Muti-Scale Contextual Information Driven Deep Learning Architecture designed to perform Sunderban Landcover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripama Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Air Pollutant Concentrations in Airport Areas using Machine Learning Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage-Pattern-Identifier: A Hybridized Grey Wolf & Adam optimized Deep Learning architecture designed for identification of similarly patterned leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranjana Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Atmospheric Dispersion of Pollutants Through the Building using a Lagrangian Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Renewable and Sustainable Energy Conference (IRSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Dynamic Life Cycle Inventory between a Double and Triple Glazed uPVC Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (Harmo 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Melhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Sciences and Application to Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing Countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Quality CFD Model Performance in Complex Environment with EMU Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bostic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions de proximité, transport et agriculture (PPTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de présentation des travaux : La qualité de l'air dans nos environnements de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in an axially rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.229 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of turbulent heat transfer with respect to rotation rate and Prandtl number effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ERCOFTAC WORKSHOP on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.257 - 266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in annular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.433 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of volatilization and subsequent dry deposition of pesticides to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzedine Sameut Bouhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium on Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation in the reconstruction of atmospheric tracer source emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTING THE HEIGHT OF AN ELEVATED POINT RELEASE IN LOW WIND STABLE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maithili Sharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tajayouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Green Buildings and Renewable Energy: Selected Papers from the World Renewable Energy Network's Med Green Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213--221, 2016, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30746-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donald Matos and Christian Valerio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics and Pipe Flow: Turbulence, Simulation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.231 268, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Samanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Banerjee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhuri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Alam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nkenfack Soppi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouakarrouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Azhary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Hidani Laaroussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Garoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Feiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3687-2019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2018-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Laaroussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khabbazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.08.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Laaroussi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakr Cherki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12833" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ould-Rouiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Feiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazouz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnhHeatTransf.v12.i3.50" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00241-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4763ZJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avra Ghosh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Das" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Garai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Chanda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05435080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nathaniel Tjandra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Azreena Binti Mubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66705-3_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755596" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63215-0_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chowdhuri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSTA62194.2024.10747000" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013419" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyamelia Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hatif Osmani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Pal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Daud Hassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripama Banerjee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanka Pal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijin Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranjana Mukherjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03662094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hakim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Azhary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raefat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577505" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019318v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redjem Saad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737331v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzedine Sameut Bouhaik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tajayouti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30746-6_15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05600639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweesak Trongtirakul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sos Agaian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chauhuri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Feiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info17040373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Samanta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Banerjee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Das" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhuri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Alam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nkenfack Soppi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouakarrouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Azhary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Hidani Laaroussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Garoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3687-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2018-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamrani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Laaroussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khabbazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.08.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Laaroussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakr Cherki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ould-Rouiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Feiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnhHeatTransf.v12.i3.50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00241-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4763ZJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05435080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nathaniel Tjandra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Azreena Binti Mubin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avra Ghosh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Garai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Chanda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66705-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755596" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63215-0_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chowdhuri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSTA62194.2024.10747000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013419" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyamelia Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hatif Osmani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Pal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755901" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Daud Hassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripama Banerjee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanka Pal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijin Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranjana Mukherjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03662094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hakim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Azhary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raefat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577505" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguellec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019318v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redjem Saad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464336v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzedine Sameut Bouhaik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tajayouti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30746-6_15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>