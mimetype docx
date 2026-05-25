--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amir Ali Feiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cross-Entropy: A Novel Multi-Level Thresholding Method and Comprehensive Study of Entropy for High-Precision Arctic Ecosystem Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweesak Trongtirakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sos Agaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chauhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (4), pp.373. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info17040373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature's best vs. bruised: A veggie edibility evaluation database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111483. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of pollutant dispersion using anisotropic models: Application to an urban like environment under neutral and stable atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nkenfack Soppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.120263. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic site-dependent Life Cycle Assessment for assessing impact of human toxicity of a double glazed PVC window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.316-321. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for emergency response applications: An approach for characterizing the source of hazardous releases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.967--981. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical simulation of conduction, natural convection, and radiation through alveolar building walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouakarrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Hidani Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.e00249. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization for reducing the size of an existing urban-like monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3687--3705. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3687-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Urban Monitoring Network for Retrieving an Unknown Point Source Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-2018-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of thermal properties of a new ecological building material based on peanut shells and plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.294--304. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a CFD model for short-range plume dispersion: Applications to the Fusion Field Trial 2007 (FFT-07) diffusion experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.84--93. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of an air quality CFD model in complex environments: Numerical simulation and experimental validation with EMU observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.30--46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An urban scale inverse modelling for retrieving unknown elevated emissions with building-resolving simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.135--146. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sensor networks for the estimation of atmospheric pollutants sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Air Pollution XXIV, 207, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR160021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in Fusion Field Trials: Analyzing resolution features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.(in Press). </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in an urban-like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (24), pp.12589-12604. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of short-range plume dispersion from a point release in an urban like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.645--656. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a sample prepared using mixtures of clay bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Bakr Cherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.337--346. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de polluants sur les espaces agricoles à proximité des voies de transport en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation and large eddy simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.113 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence statistics in a fully developed rotating pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enhanced Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.273--288. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JEnhHeatTransf.v12.i3.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (3), pp.412 - 420. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-727X(02)00241-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Task Virtualization for Alzheimer's Diagnosis Using Realistic VR Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nathaniel Tjandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Azreena Binti Mubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Image Processing, Theory, Tools & Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Based Waste Detection in Smart Waste Management for a Cleaner Future: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avra Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anish Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Fourteenth International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Source Localization Based on Siamese Neural Network Similarity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Deep Learning Theory and Applications (DeLTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.62--75, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66705-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecipitaTrack: A Comprehensive Dataset for Advancing Object Tracking in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Concentration Prediction by Random Forest to Estimate a Contaminant Source Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.265--278, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63215-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMedNet: A computationally inexpensive hyperparameter optimised dual attention based insulin leaves categorization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chowdhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Intelligent Data Science Technologies and Applications (IDSTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dubrovik, Croatia. pp.172-176, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSTA62194.2024.10747000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing network sensors using unsupervised machine-learning approach to identify a pollutant source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, MD, United States. pp.130400N, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Deep Learning For Diseased And Fresh Orange Detection: A Comparative Analysis Of Yolo V8 And Rt-detr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyamelia Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hatif Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MangNet: A Muti-Scale Contextual Information Driven Deep Learning Architecture designed to perform Sunderban Landcover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripama Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Air Pollutant Concentrations in Airport Areas using Machine Learning Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage-Pattern-Identifier: A Hybridized Grey Wolf & Adam optimized Deep Learning architecture designed for identification of similarly patterned leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranjana Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Atmospheric Dispersion of Pollutants Through the Building using a Lagrangian Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Renewable and Sustainable Energy Conference (IRSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Dynamic Life Cycle Inventory between a Double and Triple Glazed uPVC Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (Harmo 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Melhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Sciences and Application to Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing Countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Quality CFD Model Performance in Complex Environment with EMU Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bostic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions de proximité, transport et agriculture (PPTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de présentation des travaux : La qualité de l'air dans nos environnements de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in an axially rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.229 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of turbulent heat transfer with respect to rotation rate and Prandtl number effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ERCOFTAC WORKSHOP on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.257 - 266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in annular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.433 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of volatilization and subsequent dry deposition of pesticides to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzedine Sameut Bouhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium on Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation in the reconstruction of atmospheric tracer source emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTING THE HEIGHT OF AN ELEVATED POINT RELEASE IN LOW WIND STABLE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maithili Sharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tajayouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Green Buildings and Renewable Energy: Selected Papers from the World Renewable Energy Network's Med Green Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213--221, 2016, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30746-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donald Matos and Christian Valerio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics and Pipe Flow: Turbulence, Simulation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.231 268, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amir Ali Feiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Guided Design of Optimal Sensor Networks for Accurate Pollutant Source Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2026.3687177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-driven Optimization of a Sensor Network for Accurate Pollutant Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Al Falou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (2), pp.973--985. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2025.3590691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cross-Entropy: A Novel Multi-Level Thresholding Method and Comprehensive Study of Entropy for High-Precision Arctic Ecosystem Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaweesak Trongtirakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sos Agaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chauhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (4), pp.373. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info17040373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature's best vs. bruised: A veggie edibility evaluation database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111483. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of pollutant dispersion using anisotropic models: Application to an urban like environment under neutral and stable atmospheric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Nkenfack Soppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.120263. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic site-dependent Life Cycle Assessment for assessing impact of human toxicity of a double glazed PVC window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.316-321. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for emergency response applications: An approach for characterizing the source of hazardous releases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (720), pp.967--981. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical simulation of conduction, natural convection, and radiation through alveolar building walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouakarrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Hidani Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.e00249. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization for reducing the size of an existing urban-like monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3687--3705. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3687-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Urban Monitoring Network for Retrieving an Unknown Point Source Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-2018-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of thermal properties of a new ecological building material based on peanut shells and plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.294--304. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a CFD model for short-range plume dispersion: Applications to the Fusion Field Trial 2007 (FFT-07) diffusion experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.84--93. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An urban scale inverse modelling for retrieving unknown elevated emissions with building-resolving simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.135--146. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of an air quality CFD model in complex environments: Numerical simulation and experimental validation with EMU observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.30--46. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of sensor networks for the estimation of atmospheric pollutants sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Air Pollution XXIV, 207, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR160021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in an urban-like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (24), pp.12589-12604. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of short-range plume dispersion from a point release in an urban like environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.645--656. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in Fusion Field Trials: Analyzing resolution features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.(in Press). </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a sample prepared using mixtures of clay bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Bakr Cherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Khabbazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.337--346. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de polluants sur les espaces agricoles à proximité des voies de transport en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation and large eddy simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.113 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence statistics in a fully developed rotating pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enhanced Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (3), pp.273--288. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JEnhHeatTransf.v12.i3.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (3), pp.412 - 420. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0142-727X(02)00241-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Task Virtualization for Alzheimer's Diagnosis Using Realistic VR Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nathaniel Tjandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Azreena Binti Mubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Image Processing, Theory, Tools & Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Data Augmentation Strategies for Improving Air Pollution Source Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Intelligent Digitization of Systems and Services (IDSS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Valencia, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSS67199.2025.11398211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Based Waste Detection in Smart Waste Management for a Cleaner Future: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avra Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Garai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anish Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Fourteenth International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA66025.2025.11222033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Concentration Prediction by Random Forest to Estimate a Contaminant Source Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFIP WG 12.5 International Conference on Artificial Intelligence Applications and Innovations (AIAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Corfu, Greece. pp.265--278, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63215-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenMedNet: A computationally inexpensive hyperparameter optimised dual attention based insulin leaves categorization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranadhir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chowdhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Intelligent Data Science Technologies and Applications (IDSTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dubrovik, Croatia. pp.172-176, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDSTA62194.2024.10747000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing network sensors using unsupervised machine-learning approach to identify a pollutant source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, National Harbor, MD, United States. pp.130400N, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3013419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrecipitaTrack: A Comprehensive Dataset for Advancing Object Tracking in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidisha Samanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Deep Learning For Diseased And Fresh Orange Detection: A Comparative Analysis Of Yolo V8 And Rt-detr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyamelia Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hatif Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Kumar Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant Source Localization Based on Siamese Neural Network Similarity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Deep Learning Theory and Applications (DeLTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.62--75, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66705-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MangNet: A Muti-Scale Contextual Information Driven Deep Learning Architecture designed to perform Sunderban Landcover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripama Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanka Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Air Pollutant Concentrations in Airport Areas using Machine Learning Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage-Pattern-Identifier: A Hybridized Grey Wolf & Adam optimized Deep Learning architecture designed for identification of similarly patterned leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriparna Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Daud Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranjana Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheli Sinha Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Atmospheric Dispersion of Pollutants Through the Building using a Lagrangian Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulos Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Renewable and Sustainable Energy Conference (IRSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Conference, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Dynamic Life Cycle Inventory between a Double and Triple Glazed uPVC Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phu Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC48032.2019.9078288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an urban monitoring network for retrieving an unknown point source emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (Harmo 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Life Cycle Assessment of a Double Glazing Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir-Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Melhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rabat, Morocco. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Sciences and Application to Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Azhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing Countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Air Quality CFD Model Performance in Complex Environment with EMU Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HARMO 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kouichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bostic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ngae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutions de proximité, transport et agriculture (PPTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de présentation des travaux : La qualité de l'air dans nos environnements de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent heat transfer in an axially rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.229 - 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of turbulent heat transfer with respect to rotation rate and Prandtl number effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Redjem Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ERCOFTAC WORKSHOP on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.257 - 266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in annular pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benteboula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.433 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of turbulent flow in a rotating pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lauriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of volatilization and subsequent dry deposition of pesticides to surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzedine Sameut Bouhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Symposium on Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation in the reconstruction of atmospheric tracer source emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTING THE HEIGHT OF AN ELEVATED POINT RELEASE IN LOW WIND STABLE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maithili Sharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical models for the estimation of global solar irradiance measurements in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Garoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tajayouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Green Buildings and Renewable Energy: Selected Papers from the World Renewable Energy Network's Med Green Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213--221, 2016, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30746-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of turbulent pipe flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ould-Rouiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aa Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donald Matos and Christian Valerio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Mechanics and Pipe Flow: Turbulence, Simulation and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.231 268, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05600639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweesak Trongtirakul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sos Agaian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chauhuri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Feiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info17040373" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Samanta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Banerjee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Das" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhuri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Alam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nkenfack Soppi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouakarrouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Azhary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Hidani Laaroussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Garoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3687-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2018-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamrani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Laaroussi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khabbazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.08.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Laaroussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakr Cherki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ould-Rouiss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Feiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazouz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnhHeatTransf.v12.i3.50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00241-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4763ZJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05435080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nathaniel Tjandra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Azreena Binti Mubin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avra Ghosh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Garai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Chanda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66705-3_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755596" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63215-0_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chowdhuri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSTA62194.2024.10747000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013419" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyamelia Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hatif Osmani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Pal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755901" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Daud Hassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripama Banerjee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanka Pal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijin Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranjana Mukherjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03662094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hakim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Azhary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raefat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577505" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguellec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019318v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redjem Saad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464336v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzedine Sameut Bouhaik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tajayouti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30746-6_15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05625862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2026.3687177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05197799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Falou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2025.3590691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05600639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaweesak Trongtirakul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sos Agaian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chauhuri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Feiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info17040373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Samanta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriparna Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Das" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheli Sinha Chaudhuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Nkenfack Soppi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouakarrouch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Azhary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Hidani Laaroussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Garoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3687-2019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2018-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Laaroussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Khabbazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2017.09.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Laaroussi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakr Cherki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ould-Rouiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Feiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazouz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JEnhHeatTransf.v12.i3.50" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-727X(02)00241-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4763ZJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05435080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nathaniel Tjandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Azreena Binti Mubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222054" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05620980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijin Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSS67199.2025.11398211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avra Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Das" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Garai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Chanda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA66025.2025.11222033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63215-0_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chowdhuri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDSTA62194.2024.10747000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013419" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyamelia Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hatif Osmani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Pal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755901" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66705-3_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Daud Hassan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripama Banerjee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanka Pal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320081" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranjana Mukherjee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03662094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hakim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC48032.2019.9078288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Melhaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702852" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Azhary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raefat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577505" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguellec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redjem Saad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737339v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benteboula" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464336v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzedine Sameut Bouhaik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tajayouti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30746-6_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>