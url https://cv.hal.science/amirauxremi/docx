--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,3236 +225,3240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diverging Food Web Functioning Around Southampton Island, Nunavut: The Influence of Primary Production Supply and Bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">C J Mundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Amiraux</w:t>
+                <w:t xml:space="preserve">Marie Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Crampond</w:t>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempéré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven H Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.e73448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.73448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023831v1</w:t>
+                <w:t xml:space="preserve">hal-05595619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice algae contributions to the benthos during a time of sea ice change: a review of supply, coupling, and fate</w:t>
+                <w:t xml:space="preserve">Dynamics of dissolved carbohydrates during the spring sea ice melt season in the Canadian Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Niemi</w:t>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodil A Bluhm</w:t>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Juul-Pedersen</w:t>
+                <w:t xml:space="preserve">Kevin Crampond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreen Kohlbach</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Arctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1432761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/as-2024-0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761094v1</w:t>
+                <w:t xml:space="preserve">hal-05023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing carbon flow and trophic structure of a coastal Arctic marine food web using highly branched isoprenoids and carbon, nitrogen and sulfur stable isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice algae contributions to the benthos during a time of sea ice change: a review of supply, coupling, and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Mundy</w:t>
+                <w:t xml:space="preserve">Andrea Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierrejean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Niemi</w:t>
+                <w:t xml:space="preserve">Bodil A Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J Hedges</w:t>
+                <w:t xml:space="preserve">Thomas Juul-Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Kohlbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marit Reigstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109938⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1432761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345091v1</w:t>
+                <w:t xml:space="preserve">hal-04761094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top predator sea stars are the benthic equivalent to polar bears of the pelagic realm</w:t>
+                <w:t xml:space="preserve">Tracing carbon flow and trophic structure of a coastal Arctic marine food web using highly branched isoprenoids and carbon, nitrogen and sulfur stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">C.J. Mundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Mundy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin J Hedges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (1), </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.109938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2216701120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345045v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year-round utilization of sea ice-associated carbon in Arctic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top predator sea stars are the benthic equivalent to polar bears of the pelagic realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelsea W Koch</w:t>
+                <w:t xml:space="preserve">David J Yurkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Brown</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C J Mundy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37612-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2216701120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345112v1</w:t>
+                <w:t xml:space="preserve">hal-05345045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury accumulation, biomagnification, and relationships to δ13C, δ15N and δ34S of fishes and marine mammals in a coastal Arctic marine food web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J Yurkowski</w:t>
+                <w:t xml:space="preserve">Year-round utilization of sea ice-associated carbon in Arctic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea W Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mcculloch</w:t>
+                <w:t xml:space="preserve">Carla Ruiz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley R Ogloff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Maryam Maccorquodale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115233⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37612-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345137v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content in fatty acids and carotenoids in phytoplankton blooms during the seasonal sea ice retreat in Hudson Bay complex, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury accumulation, biomagnification, and relationships to δ13C, δ15N and δ34S of fishes and marine mammals in a coastal Arctic marine food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Yurkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley R Ogloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey F Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilka Peeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2021.00106⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193, pp.115233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775843v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Content in fatty acids and carotenoids in phytoplankton blooms during the seasonal sea ice retreat in Hudson Bay complex, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasey Cameron-Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Lisa Matthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Ilka Peeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.00106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2021.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the preservation of sympagic algal material in surficial sediments of central and eastern Baffin Bay by bactericidal hydroperoxides and free fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Rontani</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lalande</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2022.104177⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833544v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Control of the preservation of sympagic algal material in surficial sediments of central and eastern Baffin Bay by bactericidal hydroperoxides and free fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.104177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2022.104177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II photosensitized oxidation in senescent microalgal cells at different latitudes: Does low under-ice irradiance in polar regions enhance efficiency?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146363⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424281v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Stress Signals of Their Attached Bacteria to Monitor Sympagic Algae Preservation in Canadian Arctic Sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type II photosensitized oxidation in senescent microalgal cells at different latitudes: Does low under-ice irradiance in polar regions enhance efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Smik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Stuart Wakeham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Burot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.2626. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525505v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability and stress state of bacteria associated with primary production or zooplankton-derived suspended particulate matter in summer along a transect in Baffin Bay (Arctic Ocean)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Use of Stress Signals of Their Attached Bacteria to Monitor Sympagic Algae Preservation in Canadian Arctic Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 770, pp.145252. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154542v1</w:t>
+                <w:t xml:space="preserve">hal-03525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of sympagic-benthic coupling revealed by analyses of n-3 fatty acids, IP25 and other highly branched isoprenoids in two filter-feeding Arctic benthic molluscs: Mya truncata and Serripes groenlandicus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viability and stress state of bacteria associated with primary production or zooplankton-derived suspended particulate matter in summer along a transect in Baffin Bay (Arctic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaela Moriceau</w:t>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.104160. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 770, pp.145252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458255v2</w:t>
+                <w:t xml:space="preserve">hal-03154542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and lipid biomarkers in sea ice and sinking particulate organic material during the melt season in the Canadian Arctic</w:t>
+                <w:t xml:space="preserve">Efficiency of sympagic-benthic coupling revealed by analyses of n-3 fatty acids, IP25 and other highly branched isoprenoids in two filter-feeding Arctic benthic molluscs: Mya truncata and Serripes groenlandicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Armougom</w:t>
+                <w:t xml:space="preserve">Brivaela Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Frouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Mélanie Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.104160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2019.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424293v1</w:t>
+                <w:t xml:space="preserve">hal-03458255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress factors resulting from the Arctic vernal sea-ice melt</w:t>
+                <w:t xml:space="preserve">Bacterial diversity and lipid biomarkers in sea ice and sinking particulate organic material during the melt season in the Canadian Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Massé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.076⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2019.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458308v1</w:t>
+                <w:t xml:space="preserve">hal-03424293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress factors resulting from the Arctic vernal sea-ice melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Guillaume Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliance of deep-sea benthic macrofauna on ice-derived organic matter highlighted by multiple trophic markers during spring in Baffin Bay, Canadian Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Yunda-Guarin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2020.047⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202676v1</w:t>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of IP25 and other highly branched isoprenoid lipids in sea ice and the underlying water column during an Arctic melting season</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Smik</w:t>
+                <w:t xml:space="preserve">Reliance of deep-sea benthic macrofauna on ice-derived organic matter highlighted by multiple trophic markers during spring in Baffin Bay, Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Yunda-Guarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Koseoglu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Galindo</w:t>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.377⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2020.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020010v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic degradation of the sea ice diatom biomarker IP25 and selected algal sterols in near-surface Arctic sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of IP25 and other highly branched isoprenoid lipids in sea ice and the underlying water column during an Arctic melting season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Smik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koseoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118, pp.73-88. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024258v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of palmitoleic acid and its oxidation products for monitoring the degradation of ice algae in Arctic waters and bottom sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Biotic and abiotic degradation of the sea ice diatom biomarker IP25 and selected algal sterols in near-surface Arctic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 124, pp.88-102. </w:t>
+              <w:t xml:space="preserve">, 2018, 118, pp.73-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024257v1</w:t>
+                <w:t xml:space="preserve">hal-02024258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of di- and triterpenoid lipid tracers confirms the significant role of autoxidation in the degradation of terrestrial vascular plant material in the Canadian Arctic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Use of palmitoleic acid and its oxidation products for monitoring the degradation of ice algae in Arctic waters and bottom sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aimée Galeron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hak-Ryul Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108, pp.43 - 50. </w:t>
+              <w:t xml:space="preserve">, 2018, 124, pp.88-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728013v1</w:t>
+                <w:t xml:space="preserve">hal-02024257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring photo-oxidative and salinity-induced bacterial stress in the Canadian Arctic using specific lipid tracers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of di- and triterpenoid lipid tracers confirms the significant role of autoxidation in the degradation of terrestrial vascular plant material in the Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Galeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.43 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325940v1</w:t>
+                <w:t xml:space="preserve">hal-01728013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring abiotic degradation in sinking versus suspended Arctic sea ice algae during a spring ice melt using specific lipid oxidation tracers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+                <w:t xml:space="preserve">Monitoring photo-oxidative and salinity-induced bacterial stress in the Canadian Arctic using specific lipid tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 98, pp.82-97. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.89-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438757v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical effects of temperature and solar irradiance on the photodegradation state of killed phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.475-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3482,303 +3486,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring abiotic degradation in sinking versus suspended Arctic sea ice algae during a spring ice melt using specific lipid oxidation tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Petit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simon T. Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.82-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201708v1</w:t>
+                <w:t xml:space="preserve">hal-01438757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13681-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasonal survey of the composition and degradation state of particulate organic matter in the Rhône River using lipid tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A Galeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.1431-1446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-1431-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3925,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Reigstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Niemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil A Bluhm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juul-Pedersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Kohlbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1432761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrejean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Hedges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109938" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yurkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Mundy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216701120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea W Koch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Brown" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maccorquodale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37612-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mcculloch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley R Ogloff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey F Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Cameron-Bergeron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Matthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Peeken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2022.104177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Smik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wakeham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458255v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivaela Moriceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Frouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Yunda-Guarin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koseoglu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.377" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Ryul Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Galeron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Belt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12410-15-222" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Galeron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1431-2015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Reigstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Mundy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrejean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H Ferguson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Niemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil A Bluhm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juul-Pedersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Kohlbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1432761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Hedges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yurkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216701120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea W Koch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maccorquodale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37612-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mcculloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley R Ogloff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey F Johnson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Cameron-Bergeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Matthes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Peeken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rontani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2022.104177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Smik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wakeham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122626" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458255v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivaela Moriceau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Frouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2019.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.076" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Yunda-Guarin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koseoglu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galindo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.377" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Ryul Kim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.06.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Galeron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vaultier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12410-15-222" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Belt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01234163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Galeron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1431-2015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>