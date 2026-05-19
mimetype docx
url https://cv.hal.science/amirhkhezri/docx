--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -66,1146 +66,1628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Béarée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis on Energy and Sustainability of Reconfigurable Manufacturing System (RMS) Design: A Bi-level Decomposition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM45057.2020.9309742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-objective Process and Production Planning Integration in Reconfigurable Manufacturing Environment: Augmented E-constraint Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Amin Yazdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir, Morocco. pp.552-557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sustainable Reconfigurable Manufacturing System Designing With Focus On Environmental Hazardous Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 23rd International Conference on Emerging Technologies and Factory Automation ( ETFA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Zaragoza, Spain. pp.317-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2019.8869380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Cost-Tolerance Allocation and Production Strategy Selection for Complex Mechanisms: Simulation and Surrogate Built-In Optimization Models</w:t>
+                <w:t xml:space="preserve">Evolutionary Cost-Tolerance Optimization for Complex Assembly Mechanisms Via Simulation and Surrogate Modeling Approaches: Application on Micro Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoh Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4056687⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126 (9-10), pp.4101-4117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2487746/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143523v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Cost-Tolerance Optimization for Complex Assembly Mechanisms Via Simulation and Surrogate Modeling Approaches: Application on Micro Gears</w:t>
+                <w:t xml:space="preserve">Development and analysis of a holistic function-driven adaptive assembly strategy applied to micro gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2487746/v1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149442v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and analysis of a holistic function-driven adaptive assembly strategy applied to micro gears</w:t>
+                <w:t xml:space="preserve">Hybrid Cost-Tolerance Allocation and Production Strategy Selection for Complex Mechanisms: Simulation and Surrogate Built-In Optimization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.051003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4056687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148869v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process and production planning for sustainable reconfigurable manufacturing systems (SRMSs): multi-objective exact and heuristic-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amin Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (7-8), pp.4519-4540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-021-08409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Integration of Resource Allocation and Reworking Concept into Design Optimisation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (10), pp.1037-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated resource allocation and tolerance allocation optimization: A statistical-based dimensional tolerancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.88-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heuristic-based Non-Linear Mixed Integer Approach for Optimizing Modularity and Integrability in a Sustainable Reconfigurable Manufacturing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-020-05366-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Reconfigurable Manufacturing System (SRMS): Multi-Objective Based Approaches for Process Plan Generation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2020.1766719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1215,615 +1697,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate model and optimization for dynamic tolerance allocation and assembly strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Risques. HESAM Université, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023HESAE032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04174015v1</w:t>
-              </w:r>
-[...359 lines deleted...]
-                <w:t xml:space="preserve">hal-02136973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Plan Generation for Reconfigurable Manufacturing Systems: Exact vs Evolutionary-Based Multi-Objective Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heurististics for optimization and learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1970,51 +2091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056687" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2487746/v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.06.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Yazdani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08409-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lanza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05366-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1766719" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04174015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023HESAE032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02136973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02102468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309742" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Yazdani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02136973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2487746/v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08409-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lanza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05366-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1766719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04174015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023HESAE032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02102468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>