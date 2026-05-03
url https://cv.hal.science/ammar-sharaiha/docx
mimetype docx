--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -97,8284 +97,8284 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Brevet (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'interruption configuré pour contrôler la transmission d'un signal optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3133505B1. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation system configured to control modulation of a signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20250184007A1. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de modulation configuré pour contrôler la modulation d'un signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3133504B1. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Device for broadband amplification by temperature-controlled components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20250158343A1. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interruption system configured to control the transmission of an optical signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20250219734A1. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif d'amplification large bande par composants contrôlés en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3127345B1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-Figure Assessment of an All-Optical-Switching Structure Based on an SOA-MZI Coupled with an Auxiliary SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Optical Network Design and Modeling (ONDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Pisa, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ONDM65745.2025.11029343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryophotonics: can cryogenics improve SOAs performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, France. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3010536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryophotonics: impact of cryocooled SOA on optical telecommunications performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3075375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerically Simulated Comparison of RF Frequencies Generation by Up-conversion using Photonic Mixing in Semiconductor Optical Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe L. T. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLI BRAZILIAN SYMPOSIUM ON TELECOMMUNICATIONS AND SIGNAL PROCESSING - SBrT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, São José dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM Transmission Using a Self-seeded Ring Cavity Based on a Semiconductor Optical Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.31-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NUSOD54938.2022.9894840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la Cryophotonique : Gain et Facteur de bruit d’un SOA à températures cryogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gardelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE/JNOG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Turin, Italy. pp.123-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NUSOD52207.2021.9541528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOA-MZI all-optical Rof signal mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+                <w:t xml:space="preserve">Filtrage tout-optique d’une bande latérale avec un SOA-MZI pour l’amélioration d’un déphasage RF obtenu par CPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Chouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Transparent Optical Networks ICTON 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469822v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture hybride optique-hyper fréquence pour la réalisation d’un retard vrai accordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Journée du Club Optique et Microondes, JCOM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage tout-optique d’une bande latérale avec un SOA-MZI pour l’amélioration d’un déphasage RF obtenu par CPO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SOA-MZI all-optical Rof signal mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Transparent Optical Networks ICTON 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469865v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical functions for microwave signal processing using SOA and SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Simpósio de Aplicações Operacionais em Áreas de Defesa (XXI SIGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, São José dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Stage Passive Optical Pod Interconnects for Small Energy-Aware Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON 2019 : 21st International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Angers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de linéarisation pour un SOA-MZI dans un contexte d’échantillonnage tout-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique de linéarisation pour un SOA-MZI dans un contexte d’échantillonnage tout-optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Small-signal Analysis of Microwave Photonic Phase Shifter based on Slow and Fast Light using Linear and Nonlinear Semiconductor Optical Amplifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Échantillonnage par modulation tout-optique d’un train d’impulsions courtes dans un SOA-MZI appliqué à la transposition de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique-Microondes (JCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135227v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échantillonnage par modulation tout-optique d’un train d’impulsions courtes dans un SOA-MZI appliqué à la transposition de fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
+                <w:t xml:space="preserve">Experimental and Small-signal Analysis of Microwave Photonic Phase Shifter based on Slow and Fast Light using Linear and Nonlinear Semiconductor Optical Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique-Microondes (JCOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135621v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle optique du déphasage micro-onde généré par l’effet de la lumière lente et rapide dans un amplificateur optique à semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique-Microondes (JCOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two photonic sampling mixer architectures based on SOA-MZI for all-optical frequency up-conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d’un SOA à gain bloqué (GC-SOA) dans un système de transmission optique CO’OFDM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fonctions et systèmes à base de SOA pour la conversion de fréquences et la transmission IR-UWB sur fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560602v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions et systèmes à base de SOA pour la conversion de fréquences et la transmission IR-UWB sur fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performances d’un SOA à gain bloqué (GC-SOA) dans un système de transmission optique CO’OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560565v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM signal up and down frequency conversions by a sampling method using a SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 29th International Conference on Microelectronics (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Beirut, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances d’un mélangeur tout-optique pour des applications radiofréquences 0,5 - 39 GHz à base de SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Micro-ondes (JNM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression de l'effet de la dispersion chromatique sur un signal radiofréquence par la technique Hartley optique basée sur un SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">112-Gbit/s Passive Optical Pod Interconnect for Small Data Centers Using Pulse Amplitude Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gravey</w:t>
+                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2016 : 20th Conference on Optical Network Design and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ONDM.2016.7494059⟩</w:t>
+              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411674v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serban Bejan</w:t>
+                <w:t xml:space="preserve">112-Gbit/s Passive Optical Pod Interconnect for Small Data Centers Using Pulse Amplitude Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
+              <w:t xml:space="preserve">ONDM 2016 : 20th Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cartagena, Spain. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ONDM.2016.7494059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342086v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse Shape Pre-distortion for Improving the Power Efficiency of SOA-based IR-UWB over Fiber Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Conference on Telecommunications (ICT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICT.2016.7500471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse amplitude modulation applied to extended Passive Optical Pod Interconnect, for small energy-aware data centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON 2016 : 18th International Conference on Transparent Optical Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.1 - 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reach Extension of an IR-UWB over Fiber System via OOK Randomization and SOA Amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidar Taki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Alaeddine</w:t>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Conf. on Networks and Communications (EUCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508685v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Optimizing the Operating Conditions of a Mach-Zehnder Modulator for IR-UWB over Fiber Transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Alaeddine</w:t>
+                <w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Pesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Int. Conf. on Digital Information and Communication Technology and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508682v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up and down frequency conversion of a QPSK signal by an all-optical radiofrequency sampling mixer based on a semiconductor optical amplifier Mach-Zehnder interferometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Reach Extension of an IR-UWB over Fiber System via OOK Randomization and SOA Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE European Conf. on Networks and Communications (EUCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295540v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+                <w:t xml:space="preserve">On Optimizing the Operating Conditions of a Mach-Zehnder Modulator for IR-UWB over Fiber Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve"> IEEE Int. Conf. on Digital Information and Communication Technology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342199v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up and down frequency conversion of a QPSK signal by an all-optical radiofrequency sampling mixer based on a semiconductor optical amplifier Mach-Zehnder interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2015, Paphos, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2015.7356682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296888v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition de signaux QPSK vers les hautes et basses fréquences (0,5-39 GHz) par échantillonnage tout-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club Optique et Microondes de la Société Française d’Optique (JCOM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two electrode-based SOA intensity modulators for adaptively modulated optical OFDM signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukdad A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference on DATA NETWORKS, COMMUNICATIONS, COMPUTERS (DNCOCO '15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique de l’amélioration de la puissance de saturation d’un MQW-SOA large bande en configuration multi-électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammam Motaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne, Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale d’une chaine de co-simulation d’émission et de réception de formats IM-OFDM à base de RSOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne, Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition de fréquence de signaux radiofréquences par échantillonnage tout-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club Optique et Microondes de la Société Française d’Optique (JCOM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of nonlinear companding schemes for CO-OFDM transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Optical Communications and Networks (ICOCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et structures pour le traitement ultra rapide et la transmission de signaux optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-Phenomenological Model for the Material Gain of Broadband MQW-SOAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammam Motaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XGM Wavelength Conversion of an Optical OFDM Signal in a RSOA over a 90 nm Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptively Modulated Optical OFDM Transmission using two cascaded SOAs for optical access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali. Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 25th International Conference on Microelectronics, IEEE ICM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the injection of a transparent assist light in a SOA amplifying a CO-OFDM transmission system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION ET MESURE D'UN SYSTÈME DE TRANSMISSION CO-OFDM EMPLOYANT DES AMPLIFICATEURS OPTIQUES À SEMI-CONDUCTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32-èmes Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significantly Improved Optical OFDM Transmission Performances with 10dB Reduced Optical Input Powers by Quantum Dot SOA Intensity Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 3rd Symposium on Broadband Networks and Fast Internet, RELABIRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateur optique hybride SOA-Raman à bande passante optimisée (89nm) pour les réseaux CWDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammam Motaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghişa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion en longueur d’onde large bande (90m) de signaux optiques DMT-OFDM utilisant la modulation croisée du gain d’un RSOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange par échantillonnage tout-optique d'un signal optique radiofréquence par SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Microondes de la Société Française d'Optique (JCOM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France. pp.P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOA modeling for advanced optical modulation formats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+                <w:t xml:space="preserve">Expérimentation et simulation de la non-linéarité d’un mélangeur tout-optique de signaux hyperfréquences à base d’un SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bohémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices (NUSOD), 2011 11th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660682v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCES DES SOA SUR UNE LARGE BANDE PASSANTE OPTIQUE DANS UN SYSTÈME DE TRANSMISSION OPTIQUE CO-OFDM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">SOA modeling for advanced optical modulation formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices (NUSOD), 2011 11th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.10.1109/NUSOD.2011.6041157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609944v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Conversion Using an Electro-optical Microwave Mixer based on a Semiconductor optical amplifier (SOA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PERFORMANCES DES SOA SUR UNE LARGE BANDE PASSANTE OPTIQUE DANS UN SYSTÈME DE TRANSMISSION OPTIQUE CO-OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Radio over Fibre &amp; All Optical technologies for Wireless Access Networks (GROWAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938112v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et simulation de la non-linéarité d’un mélangeur tout-optique de signaux hyperfréquences à base d’un SOA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Frequency Conversion Using an Electro-optical Microwave Mixer based on a Semiconductor optical amplifier (SOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Radio over Fibre &amp; All Optical technologies for Wireless Access Networks (GROWAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126713v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélangeur radiofréquence électro-optique à base d'un RSOA utilisant un oscillateur local optique bi-mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club Optique et Microondes de la Société Française d'Optique (JCOM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optical Up-Converter Mixer Based on a Reflective Semiconductor Optical Amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optical radiofrequency up-converter based on a Semiconductor Optical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Radio over Fibre &amp; All Optical technologies for Wireless Access Networks (GROWAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Photonics, 2011 International Topical Meeting on &amp; Microwave Photonics Conference, 2011 Asia-Pacific, MWP/APMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapore. pp.145-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2011.6088690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938094v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optical radiofrequency up-converter based on a Semiconductor Optical Amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-Optical Up-Converter Mixer Based on a Reflective Semiconductor Optical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics, 2011 International Topical Meeting on &amp; Microwave Photonics Conference, 2011 Asia-Pacific, MWP/APMP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Green Radio over Fibre &amp; All Optical technologies for Wireless Access Networks (GROWAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937970v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélangeur électro-optique de signaux RF à base d'un SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club Optique et Microondes de la Société Française d'Optique (JCOM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION D'UNE CHAÎNE DE TRANSMISSION DE SIGNAUX OPTIQUES OFDM AMPLIFIÉS PAR DES SOA POUR DES SYSTÈMES À RÉCEPTION COHÉRENTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29émes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des SOA utilisés comme mélangeurs tout-optiques de signaux hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE THÉORIQUE DE L'INFLUENCE DES SOA EN PRÉSENCE DE SIGNAUX OPTIQUES OFDM DANS LES SYSTÈMES DE TRANSMISSION A RÉCEPTION COHÉRENTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PONANT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, RENNES, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion des signaux Radiofréquences par un mélangeur tout-optique à base d'un SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFO, Optique Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Performances of an SOA over a Wide-Band Optical Wavelength by Holding Beam Injection at Transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Patra, Greece. pp.C6.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength Dependence of Semiconductor Optical Amplifier Gain Recovery Time with Optical Injection at the Transparency Wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies: from Theory to Applications (ICTTA'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.2073-2078, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of assist light injection at gain transparency wavelength on transmission and performances of SOAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics / European Quantum Electronics Conference (CLEO-Europe/EQEC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Munich, Germany. pp.561, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE.2005.1568338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric analysis of a semiconductor optical amplifier based on the Mueller-Stokes formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boulvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boulbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference on Semiconductor Lasers and Laser Dynamics - Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la dynamique de gain d'un amplificateur optique à semi-conducteur par injection optique à la transparence du gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004) [ http://www.comelec.enst.fr/jnog2004/ ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France. pp.203-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149482v1</w:t>
-              </w:r>
-[...610 lines deleted...]
-                <w:t xml:space="preserve">hal-05319628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8392,51 +8392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryophotonics: Experimental Validation of a SOA Model Down to Cryogenic Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Kacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.1-9. </w:t>
@@ -8526,103 +8526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental OFDM transmission performance analysis in a SOA - fiber cavity laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (15), pp.24875. </w:t>
@@ -8660,90 +8660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Cryophotonics: Experimental Characterization of SOA at Cryogenic Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gardelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8777,103 +8777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Signal Analysis in two calculation sections and Experimental Validation of Up-Converted Coherent Population Oscillations in Semiconductor Optical Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (8), pp.1-1. </w:t>
@@ -8911,103 +8911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA-MZI photonic sampler with a post-distortion linearization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (15), pp.23736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9041,90 +9041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation and Switching Architecture Performances for Frequency Up-Conversion of Complex-Modulated Data Signals Based on a SOA-MZI Photonic Sampling Mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (19), pp.5375-5385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9184,64 +9184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Rizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (15), pp.5328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9288,77 +9288,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective semiconductor optical amplifier pattern effect compensation with birefringent fiber loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kastritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9392,103 +9392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Controlled RF Phase Shifts in SOAs by adding the XGM Response of an Optical Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Hamdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (13), pp.1-1. </w:t>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C Allilomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -9660,103 +9660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirping techniques for enhancing the performance of SOA-based UWB over fiber systems: An experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.221 - 225. </w:t>
@@ -9794,77 +9794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling rate influence in up and down mixing of QPSK and OFDM signals using an SOA-MZI in a differential configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (16), pp.990-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9898,103 +9898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing broadband optical transmission links by appropriate spectral combination of broadband SOA gain, Raman amplification and transmission fiber losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammam Motaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghişa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 385, pp.66-70. </w:t>
@@ -10038,377 +10038,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gravey</w:t>
+                <w:t xml:space="preserve">Wideband Gain MQW-SOA Modeling and Saturation Power Improvement in a Tri-Electrode Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammam Motaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOCN.9.00B124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (10), pp.2003-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2017.2657821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498936v1</w:t>
+                <w:t xml:space="preserve">hal-01454957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Gain MQW-SOA Modeling and Saturation Power Improvement in a Tri-Electrode Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tammam Motaweh</w:t>
+                <w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Verdier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (10), pp.2003-2009. </w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.B124-B136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2017.2657821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.9.00B124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454957v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t>
@@ -10446,103 +10446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple pre-distortion schemes for improving the power efficiency of SOA-based IR-UWB over fiber systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Taki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -10580,103 +10580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Optical Radiofrequency Sampling Mixer Based on a Semiconductor Optical Amplifier Mach-Zehnder Interferometer Using a Standard and a Differential Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (20), pp.4688-4695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10710,103 +10710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the power efficiency of SOA-based UWB over fiber systems via pulse shape randomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Taki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, pp.161-167. </w:t>
@@ -10883,64 +10883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Krzczanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (3), pp.341-345. </w:t>
@@ -10972,598 +10972,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.09.067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (20), pp.2162-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2455674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088835v1</w:t>
+                <w:t xml:space="preserve">hal-01218942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (20), pp.2162-2165. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.177 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2455674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218942v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cascaded SOAs used as intensity modulators for adaptively modulated optical OFDM signals in optical access networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haidar Taki</w:t>
+                <w:t xml:space="preserve">Down-Conversion Gain of an All-Optical SOA-MZI-Based Mixer Using Bandpass Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layaly Makouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ayman Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (13), pp.15763 - 15777. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.411-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.015763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2013.2295881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137891v1</w:t>
+                <w:t xml:space="preserve">hal-00936730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Conversion Gain of an All-Optical SOA-MZI-Based Mixer Using Bandpass Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two cascaded SOAs used as intensity modulators for adaptively modulated optical OFDM signals in optical access networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layaly Makouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.411-413. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (13), pp.15763 - 15777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2013.2295881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.015763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936730v1</w:t>
+                <w:t xml:space="preserve">hal-01137891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Numerical Simulations and Performance Analysis of a Coherent Optical-OFDM Transmission System Employing a Semiconductor Optical Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.161 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11597,90 +11597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Radiofrequency Signal Mixing by All-Optical Sampling Based on a Semiconductor Optical Amplifier Mach-Zehnder Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kabalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (23), pp.3597-3602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11708,334 +11708,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor Optical Amplifiers in Coherent Optical-OFDM Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Experimental Validation of Numerical Simulations and Performance Analysis of a Coherent Optical-OFDM Transmission System Employing a Semiconductor Optical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1109/JLT.2012.2226702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660687v1</w:t>
+                <w:t xml:space="preserve">hal-00750484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Numerical Simulations and Performance Analysis of a Coherent Optical-OFDM Transmission System Employing a Semiconductor Optical Amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Semiconductor Optical Amplifiers in Coherent Optical-OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1109/LPT.2012.2183346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2012.2183346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750484v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion gain characterisation of optical radiofrequency signal mixing by all-optical sampling based on SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (24), pp.1542-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12069,77 +12069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a Photonic Microwave Mixer Based on Cross-Gain Modulation in a Semiconductor Optical Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (16), pp.2402-2409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12167,347 +12167,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Simulation Analysis of the Third-Order Input Interception Point in an All-Optical RF Mixer Based on a Semiconductor Optical Amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Electro-optical radiofrequency mixer based on semiconductor optical amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pucel</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.331-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.3613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126711v1</w:t>
+                <w:t xml:space="preserve">hal-00658889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optical radiofrequency mixer based on semiconductor optical amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Experimental and Simulation Analysis of the Third-Order Input Interception Point in an All-Optical RF Mixer Based on a Semiconductor Optical Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bohémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658889v1</w:t>
+                <w:t xml:space="preserve">hal-01126711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of SOA performance over a wide optical bandwidth in a CO-OFDM transmission system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.10.1007/s11082-011-9520-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12547,429 +12547,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor Optical Amplifier Studies Under Optical Injection at the Transparency Wavelength in Copropagative Configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Enhanced SOA Static and Dynamic Performances over a Relative Wide Band of Signal Wavelength by Optical Injection at Transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Mediterranean Journal of Computers and Networks - MEDJCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.171-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501625v1</w:t>
+                <w:t xml:space="preserve">hal-00502760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stokes-based spectro-polarimetric analysis of the amplified spontaneous emission in a semiconductor optical amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F.L. Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tariaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Topomondzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.07025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2971/jeos.2007.07025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced SOA Static and Dynamic Performances over a Relative Wide Band of Signal Wavelength by Optical Injection at Transparency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Semiconductor Optical Amplifier Studies Under Optical Injection at the Transparency Wavelength in Copropagative Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean Journal of Computers and Networks - MEDJCN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), pp.840-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2006.889677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502760v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between co- and counter propagation optical injection near the transparency wavelength on SOA static and dynamic performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol.246 (Issues 1-3), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13060,90 +13060,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un filtre RF de pré-distorsion pour la correction d’un retard généré par la technique up-CPO dans un SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Hlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lannion, France</w:t>
@@ -13172,103 +13172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the switching performance of a SOA-MZI by mutual coupling with an SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13293,90 +13293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage mutuel d'un SOA avec une structure interférométrique SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Microondes (JCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13459,51 +13459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13720,51 +13720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ramadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM65745.2025.11029343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe L. T. da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kastritsis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Termos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508682v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Taki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Housseini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaeddine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukdad A." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo S." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammam Motaweh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamz&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137983v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Alaeddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khaleghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamz&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lagrost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041157" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boh&#233;mond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zulma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088690" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00533569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1568338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulbry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kacel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fontenelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3532834" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3231651" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2021.3090209" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.427628" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Zoiros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3011577" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rizou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155328" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02485-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2918074" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos L Zekios" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Allilomes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2019.2935805" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.1321" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.10.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T60NPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2657821" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2603785" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.07.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Connelly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krzczanowicz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0628-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137891v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layaly Makouk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015763" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2295881" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226702" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2286212" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2183346" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937954v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.2354" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2158806" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pucel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3613" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9520-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSM91RD8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501625v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.889677" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Topomondzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502760v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.058" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPXBHXD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489081v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ramadan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM65745.2025.11029343" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe L. T. da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Ribeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kastritsis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Termos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Taki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Housseini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaeddine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356682" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukdad A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo S." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammam Motaweh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamz&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Alaeddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khaleghi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lagrost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boh&#233;mond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041157" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zulma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088690" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00533569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684721" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1568338" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulbry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kacel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fontenelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3532834" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3231651" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2021.3090209" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.427628" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Zoiros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3011577" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rizou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155328" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02485-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2918074" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos L Zekios" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Allilomes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2019.2935805" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.1321" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.10.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T60NPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2657821" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353980v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2603785" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.07.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Connelly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krzczanowicz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0628-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2295881" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layaly Makouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015763" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226702" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2286212" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750484v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2183346" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937954v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.2354" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2158806" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3613" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pucel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9520-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSM91RD8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tariaki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Topomondzo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2007.07025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.889677" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.058" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPXBHXD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489081v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>