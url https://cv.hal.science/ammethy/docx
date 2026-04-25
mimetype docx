--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -821,339 +821,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obscurity in the Micropolitics of English for Legal Purposes: towards an Anthropological Framework</w:t>
+                <w:t xml:space="preserve">The Micropolitics of Success and Failure in Languages for Specific Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sustainable Multilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.60-88. </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité — Success and Failure in Languages for Specific Purposes, XXXIV (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7220/2335-2027.6.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624743v1</w:t>
+                <w:t xml:space="preserve">hal-01624776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Micropolitics of Success and Failure in Languages for Specific Purposes</w:t>
+                <w:t xml:space="preserve">Obscurity in the Micropolitics of English for Legal Purposes: towards an Anthropological Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité — Success and Failure in Languages for Specific Purposes, XXXIV (2), </w:t>
+              <w:t xml:space="preserve"> Sustainable Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.60-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.5215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7220/2335-2027.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624776v1</w:t>
+                <w:t xml:space="preserve">hal-01624743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de spécialité au cœur des politiques linguistiques universitaires européennes</w:t>
+                <w:t xml:space="preserve">The Common European Framework of Reference: The Globalisation of Language Education Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. XXXII ( n° 1), pp.33-60. </w:t>
+              <w:t xml:space="preserve">ELT Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 67 (n° 4), p. 500-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.3554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/elt/cct048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624810v1</w:t>
+                <w:t xml:space="preserve">hal-01624837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Common European Framework of Reference: The Globalisation of Language Education Policy</w:t>
+                <w:t xml:space="preserve">Les langues de spécialité au cœur des politiques linguistiques universitaires européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELT Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 67 (n° 4), p. 500-502. </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. XXXII ( n° 1), pp.33-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/elt/cct048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.3554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624837v1</w:t>
+                <w:t xml:space="preserve">hal-01624810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional language policy regarding universities: The contribution of positioning theory</w:t>
               </w:r>
@@ -1688,325 +1688,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to enhance First-Year Legal English through Gamified Learning</w:t>
+                <w:t xml:space="preserve">Le retour correctif en langues au moyen de l’IA : que dit la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Inclusive Student-centred pedagogies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Crete, May 2025, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">Journée d'études Pôle Langues « Les langues de spécialité et les transitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle langues, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184140v1</w:t>
+                <w:t xml:space="preserve">hal-05184124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playful Law: Designing Game-Based English for Legal Purposes in Large Groups</w:t>
+                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to enhance First-Year Legal English through Gamified Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Issaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Playfulness for the Future of Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENLIGHT Teaching &amp; Learning Conference 2025, Oct 2025, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference "Inclusive Student-centred pedagogies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Crete, May 2025, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411296v1</w:t>
+                <w:t xml:space="preserve">hal-05184140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to Enhance First-Year Legal English through Gamified Learning</w:t>
+                <w:t xml:space="preserve">Playful Law: Designing Game-Based English for Legal Purposes in Large Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Issaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inclusive Student-centred Pedagogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Playfulness for the Future of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENLIGHT Teaching &amp; Learning Conference 2025, Oct 2025, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373585v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour correctif en langues au moyen de l’IA : que dit la recherche ?</w:t>
+                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to Enhance First-Year Legal English through Gamified Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Pôle Langues « Les langues de spécialité et les transitions »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Inclusive Student-centred Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kallia Katsampoxaki-Hodgetts, May 2025, Heraklion (CR), Greece. pp.82-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17407220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184124v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language variation in action: the Ludibrilang action-research project</w:t>
               </w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bardet Otilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Brigaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3839,51 +3839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D2C6CAB"/>
+    <w:nsid w:val="5E80495A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4070,51 +4070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ammethy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3721-9159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052548481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14938845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01329-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.7393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6SL404RG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKG0CHR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.6.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/elt/cct048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2012.12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Issaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17407220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Otilia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Brigaudeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walton Dominique Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Monglon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100967620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.3.11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pom&#233;dio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ammethy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3721-9159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052548481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14938845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01329-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.7393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6SL404RG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKG0CHR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.6.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/elt/cct048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3554" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2012.12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Issaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17407220" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Otilia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Brigaudeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walton Dominique Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Monglon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100967620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.3.11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pom&#233;dio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>