--- v1 (2026-04-25)
+++ v2 (2026-05-23)
@@ -1585,1583 +1585,1652 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques linguistiques universitaires européennes et la professionnalisation</w:t>
+                <w:t xml:space="preserve">Where Is Professional Synergy in ESP Research? Evidence from ASp (2010-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PoLLinguEES Les politiques linguistiques universitaires de l’enseignement supérieur européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martine Derivry-Plard; Emmanuelle Sauvage; Véronique Bertile; Marion Tissier-Raffin, Jan 2026, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GERAS 2026 - SYNERGY Combining Professional and Language Expertise through Collaborative Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERAS, Mar 2026, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463263v1</w:t>
+                <w:t xml:space="preserve">hal-05625770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour correctif en langues au moyen de l’IA : que dit la recherche ?</w:t>
+                <w:t xml:space="preserve">Les politiques linguistiques universitaires européennes et la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Pôle Langues « Les langues de spécialité et les transitions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle langues, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire PoLLinguEES Les politiques linguistiques universitaires de l’enseignement supérieur européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Derivry-Plard; Emmanuelle Sauvage; Véronique Bertile; Marion Tissier-Raffin, Jan 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184124v1</w:t>
+                <w:t xml:space="preserve">hal-05463263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to enhance First-Year Legal English through Gamified Learning</w:t>
+                <w:t xml:space="preserve">Le retour correctif en langues au moyen de l’IA : que dit la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Inclusive Student-centred pedagogies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Crete, May 2025, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">Journée d'études Pôle Langues « Les langues de spécialité et les transitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle langues, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184140v1</w:t>
+                <w:t xml:space="preserve">hal-05184124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playful Law: Designing Game-Based English for Legal Purposes in Large Groups</w:t>
+                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to enhance First-Year Legal English through Gamified Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Issaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Playfulness for the Future of Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENLIGHT Teaching &amp; Learning Conference 2025, Oct 2025, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference "Inclusive Student-centred pedagogies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Crete, May 2025, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411296v1</w:t>
+                <w:t xml:space="preserve">hal-05184140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to Enhance First-Year Legal English through Gamified Learning</w:t>
+                <w:t xml:space="preserve">Playful Law: Designing Game-Based English for Legal Purposes in Large Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Issaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inclusive Student-centred Pedagogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Playfulness for the Future of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENLIGHT Teaching &amp; Learning Conference 2025, Oct 2025, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373585v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language variation in action: the Ludibrilang action-research project</w:t>
+                <w:t xml:space="preserve">LUDIBRILANG: Operationalising Inclusive Student-Centred Pedagogies to Enhance First-Year Legal English through Gamified Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ariane Brigaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Research Conference (LERC 2023) : Language Variation and Educational Challenges: Didactics, Mathetics and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Inclusive Student-centred Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kallia Katsampoxaki-Hodgetts, May 2025, Heraklion (CR), Greece. pp.82-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17407220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596391v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes. Sustainable Multilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Charret del Bove</w:t>
+                <w:t xml:space="preserve">Language variation in action: the Ludibrilang action-research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germano Vera Cruz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardet Otilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Nauge</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Seye</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Brigaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Multilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University ; Language Teachers' Association of Lithuania, Jun 2021, Kaunas (Lithuania), Lithuania</w:t>
+              <w:t xml:space="preserve">Language Education and Research Conference (LERC 2023) : Language Variation and Educational Challenges: Didactics, Mathetics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150458v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes. Sustainable Multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charret del Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Vera Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Charret del Bove</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Seye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germano Vera Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University; Language Teachers' Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University ; Language Teachers' Association of Lithuania, Jun 2021, Kaunas (Lithuania), Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251167v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What language policy for European universities? Debates and controversies between the European Union, the Council of Europe and universities</w:t>
+                <w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charret del Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Vera Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours d’Europe, discours sur l’Europe Quand polémiques et controverses s’en(m)mêlent… Discourses of and on Europe Debates and controversies…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Sustainable Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University; Language Teachers' Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942094v1</w:t>
+                <w:t xml:space="preserve">hal-03251167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English for Legal Purposes across languages, cultures and societies: a language policy approach</w:t>
+                <w:t xml:space="preserve">What language policy for European universities? Debates and controversies between the European Union, the Council of Europe and universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th LKPA and 3rd VMU IFL international conference “Sustainable Multilingualism: Language, Culture and Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vytautas Magnus University, May 2015, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">Discours d’Europe, discours sur l’Europe Quand polémiques et controverses s’en(m)mêlent… Discourses of and on Europe Debates and controversies…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942134v1</w:t>
+                <w:t xml:space="preserve">hal-02942094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingualism in UK and American university language policies</w:t>
+                <w:t xml:space="preserve">English for Legal Purposes across languages, cultures and societies: a language policy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Se) construire dans l'interlangue : perspectives transatlantiques sur le plurilinguisme - Programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th LKPA and 3rd VMU IFL international conference “Sustainable Multilingualism: Language, Culture and Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vytautas Magnus University, May 2015, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942176v1</w:t>
+                <w:t xml:space="preserve">hal-02942134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic European Language Portfolios and Identity</w:t>
+                <w:t xml:space="preserve">Multilingualism in UK and American university language policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ePortfolio and Identity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, eife-l, Jul 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">(Se) construire dans l'interlangue : perspectives transatlantiques sur le plurilinguisme - Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941081v1</w:t>
+                <w:t xml:space="preserve">hal-02942176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central role of the learner in the 117.2010 eELP model</w:t>
+                <w:t xml:space="preserve">Electronic European Language Portfolios and Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CercleS Seminar: Ten years of the CEFR and the ELP. The central role of the learner in using the CEFR and the ELP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gröningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ePortfolio and Identity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eife-l, Jul 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942206v1</w:t>
+                <w:t xml:space="preserve">hal-02941081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implementation of Multilingualism at French universities</w:t>
+                <w:t xml:space="preserve">The central role of the learner in the 117.2010 eELP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Challenges for Multilingualism in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DYLAN / LINEE, 2010, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">CercleS Seminar: Ten years of the CEFR and the ELP. The central role of the learner in using the CEFR and the ELP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942283v1</w:t>
+                <w:t xml:space="preserve">hal-02942206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language planning as a means to foster employability in higher education: the LILAMA project</w:t>
+                <w:t xml:space="preserve">The Implementation of Multilingualism at French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deyrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Employability and Entrepreneurship” – 2nd Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCP/CRP and FS-BIOTECH Consortium, Sep 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">New Challenges for Multilingualism in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DYLAN / LINEE, 2010, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942270v1</w:t>
+                <w:t xml:space="preserve">hal-02942283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Council of Europe and EU university language policy recommendations</w:t>
+                <w:t xml:space="preserve">Language planning as a means to foster employability in higher education: the LILAMA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deyrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Européanisation et mondialisation / Europeanization and Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5222 Europe, Européanité, Européanisation, Université Bordeaux-Montaigne, Dec 2010, Talence, France</w:t>
+              <w:t xml:space="preserve">“Employability and Entrepreneurship” – 2nd Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCP/CRP and FS-BIOTECH Consortium, Sep 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942240v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Languages Network: a Language Management Model?</w:t>
+                <w:t xml:space="preserve">Council of Europe and EU university language policy recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth international LKPA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kaunas, May 2009, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">Européanisation et mondialisation / Europeanization and Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5222 Europe, Européanité, Européanisation, Université Bordeaux-Montaigne, Dec 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942277v1</w:t>
+                <w:t xml:space="preserve">hal-02942240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online European Language Portfolio: Implementation and data analysis</w:t>
+                <w:t xml:space="preserve">Regional Languages Network: a Language Management Model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Walton Dominique Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Székesfehérvár, Hungary</w:t>
+              <w:t xml:space="preserve">IVth international LKPA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kaunas, May 2009, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942287v1</w:t>
+                <w:t xml:space="preserve">hal-02942277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An online European Language Portfolio: Implementation and data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Walton Dominique Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Székesfehérvár, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’insertion d’un ePortfolio des langues dans un dispositif d’enseignement et d’apprentissage à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Walton Dominique Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque international francophone ePortfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3171,104 +3240,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anglais des concours administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Monglon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ophrys, 199 p., 2000, 2-7080-0929-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3278,184 +3347,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décadence : les métamorphoses d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marita Gilli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites de siècles : lieux de ruptures novatrices depuis les temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Franc-Comtoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-95, 1999, Annales littéraires. Laboratoire littérature et histoire des pays de langues européennes, 2-913322-10-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chaos du sens dans ‘Vos Deos Laudamus’ d’Algernon Charles Swinburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales littéraires de l’université de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, pp.277-285, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,313 +3534,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux sérieux, ludification et pédagogie: l'exemple de MP for a Week</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des arrêts de la Cour Européenne des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Politiques linguistiques d'entreprises et l'Union européenne : quel positionnement pour les universités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.137-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7220/2335-2027.3.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">117.2010 PEL électronique / electronic ELP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pomédio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3839,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E80495A"/>
+    <w:nsid w:val="4B73C194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4070,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ammethy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3721-9159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052548481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14938845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01329-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.7393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6SL404RG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKG0CHR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.6.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/elt/cct048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3554" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2012.12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Issaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17407220" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Otilia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Brigaudeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walton Dominique Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Monglon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100967620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.3.11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pom&#233;dio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ammethy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3721-9159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052548481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14938845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001650794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01329-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.7393" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6SL404RG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKG0CHR6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.6.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/elt/cct048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3554" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2012.12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Issaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17407220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardet Otilia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Brigaudeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942094v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walton Dominique Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Monglon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100967620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7220/2335-2027.3.11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pom&#233;dio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>