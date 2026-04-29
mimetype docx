--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2849 +368,2983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of trajectories with mixed effects classification model: Inference taking into account classification uncertainties</w:t>
+                <w:t xml:space="preserve">Factors predictive of epidemic waves of COVID-19 in Africa during the first 2 years of the pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dugourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amna Abichou-Klich</w:t>
+                <w:t xml:space="preserve">Patient Wimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Aboubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tshilolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9876⟩</w:t>
+              <w:t xml:space="preserve">IJID Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.100574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2025.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384305v1</w:t>
+                <w:t xml:space="preserve">hal-05076140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of Persistent CSF Antibodies at 12 Months in Anti-NMDAR Encephalitis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of high-grade prostate cancer at multiparametric MRI: assessment of PI-RADS version 2.1 and version 2 descriptors across 21 readers with varying experience (MULTI study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+                <w:t xml:space="preserve">Florian Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wucher</w:t>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Klich</w:t>
+                <w:t xml:space="preserve">Sébastien Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ruffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200108⟩</w:t>
+              <w:t xml:space="preserve">Insights into Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13244-023-01391-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150716v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of high-grade prostate cancer at multiparametric MRI: assessment of PI-RADS version 2.1 and version 2 descriptors across 21 readers with varying experience (MULTI study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic Value of Persistent CSF Antibodies at 12 Months in Anti-NMDAR Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Crouzet</w:t>
+                <w:t xml:space="preserve">Nicolás Lundahl Ciano-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Colombel</w:t>
+                <w:t xml:space="preserve">Mélisse Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ruffion</w:t>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insights into Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13244-023-01391-z⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.e200108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176536v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of careHPV ™ human papillomavirus screening versus conventional cytology tests for the detection of precancerous and cancerous cervical lesions among women living with HIV‐1 in Lao People's Democratic Republic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering of trajectories with mixed effects classification model: Inference taking into account classification uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keokedthong Phongsavan</w:t>
+                <w:t xml:space="preserve">Charlotte Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Abichou-Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phetsamone Arounlangsy</w:t>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Flaissier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.4502⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (25), pp.4570-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176577v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of careHPV ™ human papillomavirus screening versus conventional cytology tests for the detection of precancerous and cancerous cervical lesions among women living with HIV‐1 in Lao People's Democratic Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouy</w:t>
+                <w:t xml:space="preserve">Keokedthong Phongsavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bohé</w:t>
+                <w:t xml:space="preserve">Phetsamone Arounlangsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+                <w:t xml:space="preserve">Bruno Flaissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Abidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Oukham Aphayarath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1984-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.4502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671106v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualised versus conventional glucose control in critically-ill patients: the CONTROLING study-a randomized clinical trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06526-8⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363013v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory clustering using mixed classification models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (15), pp.3425-3439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.8975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal and multidisciplinary program to prevent loss of mobility in patients aged over 70 years: study protocol of a multicenter cluster randomized study in primary care (the PRISME-3P study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+                <w:t xml:space="preserve">Individualised versus conventional glucose control in critically-ill patients: the CONTROLING study-a randomized clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupuis</w:t>
+                <w:t xml:space="preserve">Vincent Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bin-Dorel</w:t>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-019-1059-5⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195212v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker discovery. Application to MALDI-TOF mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal and multidisciplinary program to prevent loss of mobility in patients aged over 70 years: study protocol of a multicenter cluster randomized study in primary care (the PRISME-3P study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amna Klich</w:t>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+                <w:t xml:space="preserve">Marine Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Picaud</w:t>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+                <w:t xml:space="preserve">Sylvie Bin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (2), pp.262-274. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bimj.201600198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-019-1059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01683000v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal transplantation in children under 3years of age: Experience from a single-center study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker validation: application to selected reaction monitoring-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Loiseau</w:t>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bacchetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amna Klich</w:t>
+                <w:t xml:space="preserve">Laurent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Demede</w:t>
+                <w:t xml:space="preserve">Corinne Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (2), p. e13116. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/petr.13116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2075-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486259v1</w:t>
+                <w:t xml:space="preserve">hal-02531646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric renal transplantation: A retrospective single-center study on epidemiology and morbidity due to EBV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unequal intra‐group variance in trajectory classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/petr.13151⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (28), pp.4155-4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917823v1</w:t>
+                <w:t xml:space="preserve">hal-04384365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric renal transplantation: A retrospective single‐center study on epidemiology and morbidity due to EBV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lina</w:t>
+                <w:t xml:space="preserve">Renal transplantation in children under 3 years of age: Experience from a single‐center study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kassai</w:t>
+                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/petr.13151⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/petr.13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384533v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal transplantation in children under 3 years of age: Experience from a single‐center study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Demede</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/petr.13116⟩</w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (03), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384537v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (03), pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179705v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quadriparametric Model to Describe the Diversity of Waves Applied to Hormonal Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker discovery. Application to MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Pyper</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3414/ME17-01-0102⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201600198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384372v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01683000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal intra-group variance in trajectory classification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pediatric renal transplantation: A retrospective single‐center study on epidemiology and morbidity due to EBV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/petr.13151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189956v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker validation: application to selected reaction monitoring-mass spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pediatric renal transplantation: A retrospective single-center study on epidemiology and morbidity due to EBV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerfault</w:t>
+                <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grangeat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Beaulieu</w:t>
+                <w:t xml:space="preserve">A. Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2075-8⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.e13151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/petr.13151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531646v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal intra‐group variance in trajectory classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Renal transplantation in children under 3years of age: Experience from a single-center study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), p. e13116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/petr.13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384365v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphical method to assess distribution assumption in group-based trajectory models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unequal intra-group variance in trajectory classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (28), pp.4155-4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280213475643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012358v1</w:t>
+                <w:t xml:space="preserve">hal-03189956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical profile of patients with ATP1A3 mutations in Alternating Hemiplegia of Childhood-a study of 155 patients</w:t>
+                <w:t xml:space="preserve">A graphical method to assess distribution assumption in group-based trajectory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Panagiotakaki</w:t>
+                <w:t xml:space="preserve">M. H. Elsensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Grandis</w:t>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stagnaro</w:t>
+                <w:t xml:space="preserve">M. Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L. Heinzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fons</w:t>
+                <w:t xml:space="preserve">C. Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0335-5⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.968-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280213475643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025621v1</w:t>
+                <w:t xml:space="preserve">hal-02012358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic treatment of severe duodenal polyposis as an alternative to surgery for patients with familial adenomatous polyposis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical profile of patients with ATP1A3 mutations in Alternating Hemiplegia of Childhood-a study of 155 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Panagiotakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moussata</w:t>
+                <w:t xml:space="preserve">E. de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Napoleon</w:t>
+                <w:t xml:space="preserve">M. Stagnaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lepilliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">E. L. Heinzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0335-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045116v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Endoscopic treatment of severe duodenal polyposis as an alternative to surgery for patients with familial adenomatous polyposis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moussata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Napoleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lepilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.817-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performance of creatinine-based equations compared in older patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Koppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoumeur Hadj-Aissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (4), pp.716-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5301/jn.5000297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3220,404 +3354,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la technologie dans la quantification des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2016 - 10ème conférence francophone d'épidémiologie clinique and 23e journées des statisticiens des centres de Lutte contre le cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRM protein quantification and serum sample classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szacherski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st conference of the American Society of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence entre l’analyse biostatistique et les méthodes d’inversion hiérarchique bayésienne pour la recherche et la validation de biomarqueurs par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24° Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM (Société Française du génie biologique et médical), Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03996401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3627,51 +3761,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the anti-IgLON5 disease composite score to assess severity, clinical course, and mortality in a French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3732,51 +3866,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-025-13001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3786,114 +3920,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de la variance dans le modèle de classification de trajectoires de biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Abichou Klich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université de Lyon, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSE1199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02409335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4040,51 +4174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou-Klich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13001-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lundahl Ciano-Petersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Di Franco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crouzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colombel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-023-01391-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keokedthong Phongsavan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetsamone Arounlangsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Flaissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukham Aphayarath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.4502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06526-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8975" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perrotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin-Dorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1059-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01683000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/petr.13116" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/petr.13151" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdullah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pyper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME17-01-0102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7921" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerfault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaulieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2075-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Elsensohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genolini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213475643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panagiotakaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Grandis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stagnaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Heinzen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0335-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napoleon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepilliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubourg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumeur Hadj-Aissa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jn.5000297" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Truntzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Giovannelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szacherski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02409335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou Klich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou-Klich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13001-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Wimba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tshilolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2025.100574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Di Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crouzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colombel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruffion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-023-01391-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lundahl Ciano-Petersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keokedthong Phongsavan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phetsamone Arounlangsy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Flaissier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukham Aphayarath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.4502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06526-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perrotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin-Dorel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1059-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerfault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaulieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2075-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7921" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bacchetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/petr.13116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdullah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pyper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME17-01-0102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01683000v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kassai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/petr.13151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Elsensohn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genolini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213475643" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panagiotakaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Grandis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stagnaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Heinzen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0335-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napoleon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumeur Hadj-Aissa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jn.5000297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Truntzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Giovannelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szacherski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02409335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou Klich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1199" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>