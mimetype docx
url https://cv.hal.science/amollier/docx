--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Mollier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6261-5284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14668527X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6333-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rainfall event on water-dispersible colloids in a hyper-arid Atacama alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Matthias May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.109355. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic phosphorus mineralisation rate in cropped fields receiving various P sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.69-89. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phosphorus dynamics between the soil and the crop with the STICS model: Formalization and multi-site evaluation on maize in temperate area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127475. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of Maize Potential Yield by Phosphorus at the Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), pp.e70485. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall wheatgrass response toward phosphorus deficiency: a constraint to its use as a forage resource in marginal soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jorge Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gloria Monterubbianesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Graciela Assuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (15), pp.2511-2529. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01904167.2024.2354192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop response to nitrogen-phosphorus colimitation: theory, experimental evidences, mechanisms, and models. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nicolas Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using long-term experiments to assess statistical models for determining critical P fertilisation thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan‐meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glendining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.127220. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding soil phosphorus cycling for sustainable development: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation and fertilizer microdosing interactions in pearl millet (Pennisetum glaucum) under greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Abdoulaye Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffunb.2024.1448156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in soil test phosphorus levels under omitted phosphorus fertilizer application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Börjesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Eichler-Löbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralization and speciation of organic phosphorus in a sandy soil continuously cropped and phosphorus-fertilized for 28 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cade-Menun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108938. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated heat stress events during the reproductive phase impact the dynamic development of seeds in Brassica napus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 327, pp.111559. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS Soil–Crop Model Performance for Predicting Biomass and Nitrogen Status of Spring Barley Cropped for 31 Years in a Gleysolic Soil from Northeastern Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ravelojaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.2540. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy13102540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the adaptive mechanisms of plants to enhance phosphorus use efficiency on podzolic soils in boreal agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amana Jemal Kedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamila Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.804058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11081006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat stresses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.126622. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of target phosphorus fertility classes in European fertilizer recommendations in relation to critical soil test phosphorus values derived from the analysis of 55 European long-term field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Börjesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Eichler-Löbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 332, pp.107926. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Reyes González-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of long term phosphorus fertilization on glomalin-related soil protein (GRSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.103363. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of maize phosphorus status by plant-available soil P assessed by common and process-based approaches. Is it soil-specific or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying roles of the scion and the rootstock in regulating plant development and functioning under different phosphorus supplies in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.104405. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in root architectural traits in Lactuca and their roles in increasing phosphorus-use-efficiency in response to low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.658321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus uptake and partitioning in two durum wheat cultivars with contrasting biomass allocation as affected by different P supply during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bofang Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 449, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04444-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scion genotypes exert long distance control over rootstock transcriptome responses to low phosphate in grafted grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-020-02578-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and phosphorus allocation in annual plants: an optimal functioning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Tzagkarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of external and internal phosphorus sources to grain P loading in durum wheat (Triticum durum L.) grown under contrasting P levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of phosphorus spatial distribution in the no-tilled soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Jean Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 187, pp.119-134. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the vegetation-groundwater-stream continuum to understand transformation of biogenic carbon in aquatic systems – A case study based on a pine-maize comparison in a lowland sandy watershed (Landes de Gascogne, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.613-629. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la disponibilité et la gestion du phosphore dans les agrosystèmes : avancées scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sowing depth on remobilization and translocation of seed phosphorus reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Plant Sciences (Pakistan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.934-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus acquisition efficiency and phosphorus remobilization mediate genotype-specific differences in shoot phosphorus content in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (11), pp.1742-1751. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Limitation to World Cereal Production Due To Soil Phosphorus Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.143 - 157. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GB005754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analyses for improving sulfur management strategies in winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.e0204376. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term effects of tillage practice and phosphorus fertilization on the distribution and morphology of corn root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 412 (1-2), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2925-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean root traits after 24 years of different soil tillage and mineral phosphorus fertilization management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.258-267. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of K/Ca exchange in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.216-224. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the plant minimal exchangeable potassium of a soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179 (4), pp.584-590. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.201600095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based mass-balance modeling of soil phosphorus availability: Testing different scenarios in a long-term maize monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Jean Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 243–244, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crop and livestock segregation on phosphorus resource use: A systematic, regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI, an Ecophysiological Model to Predict Growth and Sulfur Allocation and Partitioning in Oilseed Rape (Brassica napus L.) Until the Onset of Pod Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 14 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early growth traits on further genotypic performance during the vegetative growth of maize (Zea mays L.) in response to phosphorous (P) availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.402-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphorus nutrition and grain position within maize cob on grain phosphorus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.486-491. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/sjar/2014122-4650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of seed phosphorus reserves and their role in attaining phosphorus autotrophy in maize (Zea mays L.) seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (03), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258514000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early growth traits on further genotypic performance during the vegetative growth of maize (Zea mays L.) in response to phosphorus (P) availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of phosphorus dynamics in contrasting agroecosystems using long-term field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.377-387. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4141/CJSS2013-024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery and recycling from waste: an appraisal based on a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize seedling phosphorus nutrition: Allocation of remobilized seed phosphorus reserves and external phosphorus uptake to seedling roots and shoots during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371 (1-2), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1689-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of seed phosphorus reserves and external phosphorus uptake to maize nutrition during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poster Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.74-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale phosphorus flows and budgets within France : the importance of agricultural production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (2), pp.145-159. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-011-9478-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize (Zea mays L.) endogenous seed phosphorus remobilization is not influenced by exogenous phosphorus availability during germination and early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357 (1-2), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-1111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed phosphorus remobilization is not a major limiting step for phosphorus nutrition during early growth of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175 (6), pp.805-809. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.201200369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and quantification of phosphorus flows and balances at the country scale: The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, 14 p. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GB004102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phosphorus management among organic farming systems : a farm input, output and budget analysis in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toublant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (2), pp.225-236. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-012-9486-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticidad fenotípica del agropiro alargado frente a la disponibilidad de P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Monterubbianesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of seed phosphorus reserves and exogenous phosphorus uptake to maize (Zea mays L.) nutrition during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1-2), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of farmers' use of phosphorus fertiliser in industrial agriculture: a case study in the Bordeaux region (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.99-108. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-011-9449-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling forest floor contribution to phosphorus supply to maritime pine seedlings in two-layered forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hanert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the response of two tall fescue cultivars of different origin to P deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Julia Martinefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et nutrition des plantes: nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation P et K. La disponibilité en phosphore et potassium est essentielle pour assurer une croissance suffisante des jeunes plantes. Compléter l’offre du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Du Cheyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gueirrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arvalis Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Septembre 2008, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two dimensional simulation model of phosphorus uptake including crop growth and P- response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (4), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrais PK. La dose nécessaire pour une culture est-elle proportionnelle à son niveau de production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 341, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incorporation of Brassica napus L. residues in soils on mycorrhizal fungus colonisation of roots and phosphorus uptake by maize (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de coloration pour l'observation et le comptage des endomycorhises à vésicules et arbuscules sur racines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decrease in growth of phosphorus-deficient maize leaves is related to a lower cell production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.887-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de coloration pour l'observation et le comptage des endomycorhizes à vésicules et arbuscules sur racines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Brassica napus L. residues in soils does not affect mycorrhizal colonisation of roots and P uptake by maize (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroindustria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (3), pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de coloration pour l'observation et le comptage des endomycorhizes à vésicules arbuscules sur racines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (51), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the kinetics of the solution phosphate concentration during sorption and desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168 (9), pp.627-636. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000090803.06903.f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of a root system described as diffusion. II. Numerical model and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.251-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional growth of a root system modelled as a diffusion process. I. Analytical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Noordwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 240 (2), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015744529454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth analysis of maize field crops under phosphorus deficiency. 1. Leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 223, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth analysis of maize field crops under phosphorus deficiency. 2. Radiation-use efficiency, biomass accumulation and yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 224, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus deficiency affects the rate of emergence and number of maize adventitious nodal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 92, pp.690-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil-root water transport and competition for single and mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root system growth and development as influenced by phosphorus deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (333), pp.487-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling competition for water in intercrops: theory and comparison with field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 204, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sols et de leur fertilité en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2024, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Root growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2023, 9782759236794. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts agronomiques des composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;Doc, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts écologiques et agronomiques des composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et Composts Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EditionsTec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 664 p., 2018, 9782743023591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle biogéochimique du phosphore dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokrat Sinaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.ed., Editions France Agricole, 2018, 9782855574127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des relations sol-plante : l'exemple du phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilisation et Environnement : Quelles pistes pour l'aide à la décision ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae ACTA;Paris, 288 p., 2014, Matière à Débattre et Décider, 9782759220557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling phosphorus dynamics in the soil–plant system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Klepsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, , 2011, Soil Biology, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15271-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et nutrition des plantes : nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of the diffusive soil (ortho)phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of methods used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Research Institute, 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of rooting patterns as generated by a diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Research Institute, 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements in soils: total and extractable contents, solid phase speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Claassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du prélèvement minéral par les plantes fondée sur le fonctionnement bio-physico-chimique de la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2000, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compétition pour l'eau dans une association culturale : influence de la distribution des racines, des propriétés physiques du sol et de la répartition de la demande climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, INRA Editions, 2000, Colloques de l'INRA, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of potential yield by phosphorus at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria &amp; Online, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-mechanistic phosphorus module for the STICS soil-crop model: Formalization and multi-site evaluation on maize in temperate area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant P and soil P diagnosis for integrated crop fertilization management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“New paradigms and new tools for crop yield improvement with reduced environment impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Château de Saint-Loup sur Thouet, Saint-Loup Lamairé, Deux Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat stress on yield and seed quality in oilseed rape: analysis of the dynamic development of seed storage compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of organic phosphorus in the plough soil layer of three contrasting long-term field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society of Soil Science – Alberta Soil Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus partitioning and accumulation in durum wheat plants as affected by post-anthesis phosphorus supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phosphorus Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of portable LIBS and portable XRF in the frame of multi-elemental analysis of agricultural soils and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Guézénoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tété Etonam Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual North American Meeting of the Federation of Analytical Chemistry and Spectroscopy Societies / SciX 2019 Conference (formerly FACSS): Annual National Meeting of Society for Applied Spectroscopy (SAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Palm Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity analysis study for improving Sulphur management strategies in Winter Oilseed Rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et prévision de la dynamique à long terme du P phytodisponible du sol en fonction des pratiques agricoles. Contribution des essais P longue durée à la compréhension du fonctionnement biogéochimique du cycle du P dans les agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21705.19047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des essais PK aux pratiques agricoles et aux connaissances : de la gestion des engrais à la biogéochimie des systèmes agricoles …et après ? Les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique à long terme du phosphore organique du sol suite à des apports répétés de produits résiduaires organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur la fertilité des sols en agriculture biologique: rencontre ISPA-ARVALIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a P-K long-term field trial to define an environmental-friendly P fertilization rate and analyse K's roles in water deficit resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rothamsted Research Work shop: “The Future of Long-Term Experiments in agricultural science”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adapter la viticulture de demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pint of Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de chercheur à l'INRA: Table ronde &amp;quot;après thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l'Ecole Doctorale 304 "Sciences et Environnements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience d’utilisation du phosphore par les cultures et effets sur la composition des grains récoltés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de réflexion du réseau Qualité EA-AlimH-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation analysis for optimizing S fertilization in rapseed in a context of increased spring temperatures with SuMoToRI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial 2D distribution of the proportion of soil phosphorus uptake by maize and soybean caused by tillage and fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé J. Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur l’introduction d’un module P dans le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur l'introduction d'un module phosphore dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Utilisateurs et Concepteurs STICSSTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de culture et fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau scientifique EA "Modélisation du fonctionnement des peuplements cultivés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis with SuMoToRI model under contrasting sulfur fertilization strategies in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock adaptations to low phosphorus availability in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cookson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much phosphorus do our agrosystems really needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Oberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Liebisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokrat Sinaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Phosphorus Workshop (IPW8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rostock, Germany. 282 p., </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12754/procs-2016-ipw8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and P fertilization efects on root distribution and morphology of corn (Zea mays, L.) and soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock effect on processes involved in phosphorus nutrition in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vintage’s conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified measurement-based simulation model of soil-plant phosphorus cycles in long-term agro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy (ASA). USA., Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and phosphorus fertilization effects on root distribution and morphology Soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Canadian Society of Soil Science and Pacific Rim Society of Soil Science (CSSS-PSSS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society of Soil Science (CSSS). CAN., May 2016, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and P fertilization effects on root distribution and morphology of corn (Zea mays, L.) and soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of nutrient impacts in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Water Research; LABEX COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus origins of seedling phosphorus and its distribution within growing organs during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newfoundland &amp; Labrador's Green Economy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, St John's, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'épandage de composts urbains sur le cycle du P dans QualiAgro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Colmar, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage practice and phosphorus fertilization effects on the distribution and morphology of corn roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Interfaces for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Science., Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between change in total P stock of the plough layer and P balance after 15 years of composts applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Vsoil Platform”: a tool to integrate the various physical, chemical and biological processes contributing to the soil functioning at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI: a crop model to predict the effect of Sulfur nutrition on plant growth during the vegetative phase in Oilseed Rape (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des flux et bilans de phosphore (P) en France: les enjeux du recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phosph'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2014, Rennes, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long seed P reserve can support maximal growth rate of maize seedling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIRCAS workshop: Improving phosphorus efficiency in Rice: novel traits and underlying genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan International Research Center for Agricultural Sciences (JIRCAS). JPN., Nov 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Soil Virtuel modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French training course AIR ECO SOLS. Interdisciplinary approach of soil ecological restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus flows along the food chain in France: An indicator for food losses at the country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique à long terme du phosphore organique dans un sol sableux cultivé sous une monoculture de maïs. Effet de la fertilisation minérale phosphatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Prospectif : Vers de nouveaux concepts autour des matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Matières Organiques., Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Soil Plateform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du statut phosphaté de la couche labourée du sol à Qualiagro 1998-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus flows, mineral fertiliser use and agricultural production systems: a regional perspective for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seed phosphorus remobilization a major limiting factor for maize phosphorus nutrition during germination and early growth period ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Conference. Roadmap of cutting edge technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rawalpindi, Pakistan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus budgeting at national and regional scale. A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.International Fertiliser Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change for 16 years of P status along soil proi le in a French podzol in relation with diferent P fertilization under irrigated maize production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting P flows and stocks at country scale : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Sustainable Phosphorus Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et quantification des flux et des stocks de phosphore à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink strength for S as a major parameter to model vegetative growth in oilseed rape (Brassica napus L.) under contrasting sulfur (S) supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des relations sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT : 5. journée prospective du RMT Fertilisation et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and quantification of phosphorus flows and balances at the country scale : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Workshop on Designing phosphorus cycle at country scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2011, Bordeaux, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phosphore et la fertilisation phosphate: enjeux et avancées scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée restitution projet CasDAR RIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingenieurs des Travaux Agricoles de Bordeaux (ENITAB). GRADIGNAN, FRA., Jun 2011, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to estimate P flows and balance at country scale: a case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phosphorus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Séville, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of tall wheatgrass to low-P soil conditions is associated to phenotypic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica G. Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2010, Tandil, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the response of tall fescue cultivars of different origin to P deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Julia Martinevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tandil, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf elongation under phosphorus deficiency: relationship with P and C metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on Soil and Nutrient cycling in grassland ecosystems: implications for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf elongation under phosphorus deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS Program: International seminar on grassland hydromineral nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, INTA Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and soil fertility management: New challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS Program: International seminar on grassland hydromineral nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, INTA Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of routines of uptake of water and nutrients, and growth of root systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Biological systems simulation conference: moving models forward: knowledge gaps and new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Belstville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional simulation model of phosphorus uptake by a maize crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute of Technology ETH Institute of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are leaf and root expansion rates under P deficiency controlled by P or C content in meristematic zones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Phosphorus Dynamics in the Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particion de carbono en dos cultivares de festuca alta bajo diferentes disponibilidades de fosforo edafico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Reunion Argentina de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Codoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la co-limitation en phosphore et en carbone sur la croissance et la morphologie du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres d'Ecophysiologie de l'Arbre (REA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the phosphate concentration in the soil-solution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAI van Gogh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from modelling plant uptake of P and other nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Rhizophere, preferential flow and bio-availability: a holistic view of soil-to-plant transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling net and gross fluxes of phosphate ions between liquid and solid phases of soil suspension: Application to soil samples taken up from 27 years of a long term P fertilisation trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAI van Gogh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling net and gross fluxes of phosphate ions between liquid and solid phases of soil suspension. Application to a non-calcareous sandy soil in varying stages of P depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin F. Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAI van Gogh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include mineral nutrition in crop growth models? The example of phosphorus on maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International plant nutrition colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol-plante des éléments minéraux: avancées des connaissances et perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissances aérienne et racinaire des cultures de maïs sous déficience en phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phoshorus deficiency reduce plant growth through an effect on sink or sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two dimensional simulation model of P uptake including plant response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-hollandais: Modelling P uptake, a link between soil chemistry and plant growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize shoot and root growth under phosphorus deficiency. What prospects for modelling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etchebest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-hollandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root system morphogenesis as affected by phosphorus deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, El Salvador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index, par absorption and radiation use efficiency of a maize crop under phosphorus deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, Sierra Leone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoQuality: a crop growth model to predict seed yield and quality under recurring heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATOIRE PHOSPHOBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Artaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ecoclimatic indicators as a strategy to take into account the effects of repeated heat waves in oilseed rape performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENO - Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. Unpublished, 2022, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24572.41605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du modèle sol-culture STICS à des agroécosystèmes du Québec pour simuler les dynamiques à long terme du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ravelojaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès annuel &amp; 1. congrès virtuel de l’AQSSS « TERRE À TERRE EN VIRTUEL »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux nets de minéralisation à long terme du phosphore organique d’un sol cultivé sous fertilisation minérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées d’étude du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des seuils de réponse des cultures à la teneur en phosphore biodisponible du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Véricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOSPHOBIO : CONCEPTION D'OUTILS DE DIAGNOSTIC ET EVALUATION DE LEVIERS D'ACTION POUR AMELIORER ET GERER DURABLEMENT LA FERTILITE PHOSPHATEE DES SOLS EN AGRICULTURE BIOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of pre- and post-anthesis phosphorus uptake to grain P in durum wheat plants grown under contrasting P levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PBE Plant Biology Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisaion brute à long-terme du phosphore organique du sol. Exemple d'un essai de 29 ans dans un sol sableux sous trois niveaux de ferrlisation phosphatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. congrès annuel &amp; 1. congrès virtuel de l’AQSSS « TERRE À TERRE EN VIRTUEL »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Reyes Gonzalez-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PBE Plant Biology Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réévaluation des teneurs de référence du phosphore dans les récoltes : quelles conséquences pour le calcul de la fertilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Véricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Memory: do crop models need to become nostalgic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of abstracts - XIIth Stics users seminar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737323v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil organic matter stoichiometry varied with agricultural practices on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25072.20486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of portable LIBS and portable XRF in the frame of multi-elemental analysis of agricultural soils and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Guézénoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tété Etonam Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy” (EMSLIBS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’essais agronomiques de longue durée aux connaissances pour la Gestion des sols : le dispositif P-K de Grignon - Folleville (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Saubignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de renseigner le pouvoir tampon du sol vis-à-vis du phosphore pour mieux appréhender l'effet de la fertilisation phosphatée sur le transfert sol-plante de l'arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Youssouph Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Edition Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l'optimum Agro-environnemental de fertilisation phosphatée grâce à un essai de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de longue durée P-K dans le département environnement & agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiannual dynamics of P-ions in solution in two French cropped soils after repeated applications of organic wastes products (Contribution ID : 427)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium on Phosphorus in Soils and Plants (PSP6): from molecular scales to ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes : new opportunities for rootstock selection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Saubignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ghobiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’essais agronomiques de longue durée aux connaissances pour la Gestion des sols : le dispositif P-K de Grignon - Folleville (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in scion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock adaptations to low phosphorus availability in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE day, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the limitation to world cereal production due to soil phosphorus status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified measurment based simplified model of soil-plant phosphorus cycles in log-term agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation analysis for optimizing S fertilization in a context of increased spring temperatures with SuMoToRI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassica 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Melbourne, Australia. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation (HortiModel2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean root traits after a long-term corn-soybean rotation under different soil tillage and phosphorus fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès de l’Association québécoise des spécialistes en sciences du sol (AQSSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Manoir Montmorency, Canada. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association québécoise des spécialistes en sciences du sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and P fertilization effects on root distribution and morphology of soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSSS/PRSSS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kamloops, Canada. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Society of Soil Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 89 p., 2016, Abstracts for Oral and Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prévoir l’évolution à long terme du P dans des sols cultivés en fonction du régime de fertilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Jean Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. rencontres de la fertilisation raisonnée et de l'analyse du COMIFER et du GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and phosphorus fertilization effects on the distribution and architecture of corn root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSR-9 Roots down under: belowground solutions to global changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Canberra, Australia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term application of composted organic residue on soil organic and inorganic phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hada Damar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Interfaces for Sustainable Development (ISMOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which benefits in the use of a modeling platform : the VSoil example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI: a model to simulate growth and sulfur content in rapeseed until the onset of pod formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Internation Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Saskatoon, Saskatchewan, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of seed phosphorus reserves and their role in attaining phosphorus autotrophy in maize seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the P availability of Gafsa phosphate rock in several soils using 32P isotopic dilution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bendaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les fractions du P dans le sol et le bilan annuel de P dans un système maïs-soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. congrès annuel de l’AQSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoriaville, Canada. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique à long terme du stock de phosphore organique dans un sol sableux cultivé sous monoculture de maïs: pas d'effet de la fertilisation minérale phosphatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ièmes rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the plant-available soil phosphorus in the Qualiagro experiment for 9 years of cropping and repeated applications of different urban composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Virtual soil&amp;quot; modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l'optimum agri-environnemental de fertilité phosphatée, grâce à un essai de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of organic Phoshorus, carbon and nitrogen within the plough layer of a sandy soil continuously cropped and fertilized for 28 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. 2011, Book of abstracts of the 3nd international symposium on soil organic matter (ISSOM): “Organic matter dynamics – from soils to oceans”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticidad fenotípica del agropiro alargado frente a la disponibilidad de P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Monterubbianesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congreso Argentino de Producción Animal – 1st Joint Meeting ASAS – AAPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Buenos Aires, Argentina. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous seed phosphorus remobilization and exogenous phosphorus uptake to maize (Zea mays L.) nutrition during germination and early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 2 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus flows and balances at country scale: a case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velusamy Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does early leaf reduction impact on development of adaptation strategies to low phosphorus availability in Zea Mays L.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 3 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenotypic plasticity in response to P deficiency in two tall fescue cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martinefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Assuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anàlisis de la variabilidad intraespecifica de la respuesta a una deficiencia de P en festuca alta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martinefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Réunion Agentina de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, San Luis, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a crop growth model with FUSSIM2 to simulate maize crop response to P-uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Biological systems simulation conference: moving models forward: knowledge gaps and new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Belstville, United States. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on growth and architecture of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Phosphorus Dynamics in Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of phosphorus bioavailbility changes after different P applications and two periods of cultivation (Zea mays L., pot experiment) in two French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Phosphorus Dynamics in the Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuestas morfologicas de las raices de dos cultivares de festuca alta a diferentes disponibilidades de P edafico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Giachetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Reunion de la Association Argentina de Fisiologia Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Buenos Aires, Argentina. Sociedad Argentina de Fisiologia Vegetal, 2006, Resumenes de Conferencias Simposios y Trabajos presentados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduced leaf expansion of phosphorus deficient maize leaves is associated to a lower cell production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Beijing, China. Tsinghua University Press, 2005, Plant nutrition for food security, human health and environmental protection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of contaminated depth soil layers to the Cd, Cu, Pb and Zn uptake by maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cechetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Adelaide, Australia. CSIRO Publishing, 2005, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient supply and uptake models : basic concepts, recent developments and future applications in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Society for Agriculture Congress : European Agriculture in a Global Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark. Royal Veterinary and Agricultural Sciences, 2004, Book of proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does incorporation of Brassica napus L. resudues in soil affect mycorrhizal colonisation of roots and P uptake by maize (Zea mays L.) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Florence, Italy. 2004, Biofumigation : a possible alternative to methyl bromide ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake and translocation of 134Cs by maize root as affected by K supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Centofanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Penfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress rhizosphere 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Munich, Germany. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of phosphorus uptake by a two dimensional mechanistic model including crop growth and P response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International symposium on phosphorus dynamics in the soil-plant continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Perth, Australia. University of Western Australia, 2003, Proceedings of the 2. International symposium on phosphorus dynamics in the soil-plant continuum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation des effets de la déficience en phosphore sur l'assimilation et l'allocation du carboen, la croissance et la morphogenèse du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs, intégration de processus à l'échelle de la plante entière: interactions entre les gestions de l'azote, du carbone et de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two dimensional simulation model of phosphorus uptake including crop growth and P response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International plant nutrition colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hannover, Germany. Kluwer, Developments in Plant and Soil Sciences, 92, 2001, Plant nutrition. Food security and sustainability of agro-ecosystems through basic and applied research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root growth under P deficiency: processes affected and prospects for modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Rothamsted, United Kingdom. 2000, Interactions in the root environment. An integrated approach</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. AFES, 1998, Actes CD-Rom et résumés des communications volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique par les systèmes racinaires : cas des cultures simples et des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France. AFES, 1996, Sols et transferts des polluants dans les paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de recherche sur l’arbre et la forêt de Pierroton : 75 ans de sciences au service de la connaissance et de la société. Dix panneaux de présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP structure de l'UMR ISPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ISPA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité intra-spécifique de la réponse à une déficience en phosphore chez la fétuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets précédents des cultures du genre Brassica (moutarde, colza) vis-à-vis des céréales (maïs et blé) et du pois. Maîtrise de l'allélopathie de leurs résidus de culture en vue d'améliorer la compétitivité des rotations avec crucifères et pois. Rapport final résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTA-ICTA--n.n., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets et arrières effets de l'épandage de boues de station d'épuration sur la qualité des eaux de drainage et des récoltes dans les cultures de maïs des sols d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CRAA--BO1572, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance racinaire du maïs (Zea mays L.) sous déficience en phosphore. Etude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du transfert sol-plante du phosphore dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Bordeaux, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique racinaire pour des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of ISPA research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Verneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'unité Interactions sol plante atmosphère (ISPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Verneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets agronomiques attendus de l’épandage des Mafor sur les écosystèmes agricoles et forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId692"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Mollier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6261-5284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14668527X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6333-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phosphorus dynamics between the soil and the crop with the STICS model: Formalization and multi-site evaluation on maize in temperate area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127475. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic phosphorus mineralisation rate in cropped fields receiving various P sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.69-89. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rainfall event on water-dispersible colloids in a hyper-arid Atacama alluvial fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Matthias May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.109355. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of Maize Potential Yield by Phosphorus at the Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), pp.e70485. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop response to nitrogen-phosphorus colimitation: theory, experimental evidences, mechanisms, and models. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nicolas Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding soil phosphorus cycling for sustainable development: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using long-term experiments to assess statistical models for determining critical P fertilisation thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan‐meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glendining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.127220. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall wheatgrass response toward phosphorus deficiency: a constraint to its use as a forage resource in marginal soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jorge Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alberto Tognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gloria Monterubbianesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Graciela Assuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (15), pp.2511-2529. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01904167.2024.2354192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation and fertilizer microdosing interactions in pearl millet (Pennisetum glaucum) under greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Abdoulaye Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffunb.2024.1448156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in soil test phosphorus levels under omitted phosphorus fertilizer application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Börjesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Eichler-Löbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.13088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralization and speciation of organic phosphorus in a sandy soil continuously cropped and phosphorus-fertilized for 28 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cade-Menun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108938. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated heat stress events during the reproductive phase impact the dynamic development of seeds in Brassica napus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 327, pp.111559. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS Soil–Crop Model Performance for Predicting Biomass and Nitrogen Status of Spring Barley Cropped for 31 Years in a Gleysolic Soil from Northeastern Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ravelojaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.2540. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy13102540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the adaptive mechanisms of plants to enhance phosphorus use efficiency on podzolic soils in boreal agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamideh Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amana Jemal Kedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamila Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.804058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11081006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat stresses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.126622. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of target phosphorus fertility classes in European fertilizer recommendations in relation to critical soil test phosphorus values derived from the analysis of 55 European long-term field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Börjesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Eichler-Löbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 332, pp.107926. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Reyes González-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of long term phosphorus fertilization on glomalin-related soil protein (GRSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.103363. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of maize phosphorus status by plant-available soil P assessed by common and process-based approaches. Is it soil-specific or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in root architectural traits in Lactuca and their roles in increasing phosphorus-use-efficiency in response to low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.658321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying roles of the scion and the rootstock in regulating plant development and functioning under different phosphorus supplies in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.104405. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scion genotypes exert long distance control over rootstock transcriptome responses to low phosphate in grafted grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cochetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-020-02578-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and phosphorus allocation in annual plants: an optimal functioning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Tzagkarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus uptake and partitioning in two durum wheat cultivars with contrasting biomass allocation as affected by different P supply during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bofang Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 449, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04444-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of external and internal phosphorus sources to grain P loading in durum wheat (Triticum durum L.) grown under contrasting P levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the vegetation-groundwater-stream continuum to understand transformation of biogenic carbon in aquatic systems – A case study based on a pine-maize comparison in a lowland sandy watershed (Landes de Gascogne, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Deirmendjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.613-629. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la disponibilité et la gestion du phosphore dans les agrosystèmes : avancées scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of phosphorus spatial distribution in the no-tilled soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Jean Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 187, pp.119-134. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sowing depth on remobilization and translocation of seed phosphorus reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal and Plant Sciences (Pakistan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.934-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus acquisition efficiency and phosphorus remobilization mediate genotype-specific differences in shoot phosphorus content in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38 (11), pp.1742-1751. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Limitation to World Cereal Production Due To Soil Phosphorus Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.143 - 157. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GB005754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analyses for improving sulfur management strategies in winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.e0204376. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term effects of tillage practice and phosphorus fertilization on the distribution and morphology of corn root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 412 (1-2), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2925-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean root traits after 24 years of different soil tillage and mineral phosphorus fertilization management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.258-267. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of K/Ca exchange in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 271, pp.216-224. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the plant minimal exchangeable potassium of a soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179 (4), pp.584-590. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.201600095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based mass-balance modeling of soil phosphorus availability: Testing different scenarios in a long-term maize monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Jean Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 243–244, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crop and livestock segregation on phosphorus resource use: A systematic, regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI, an Ecophysiological Model to Predict Growth and Sulfur Allocation and Partitioning in Oilseed Rape (Brassica napus L.) Until the Onset of Pod Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 14 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early growth traits on further genotypic performance during the vegetative growth of maize (Zea mays L.) in response to phosphorous (P) availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.402-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphorus nutrition and grain position within maize cob on grain phosphorus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.486-491. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/sjar/2014122-4650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of seed phosphorus reserves and their role in attaining phosphorus autotrophy in maize (Zea mays L.) seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (03), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258514000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early growth traits on further genotypic performance during the vegetative growth of maize (Zea mays L.) in response to phosphorus (P) availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of phosphorus dynamics in contrasting agroecosystems using long-term field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.377-387. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4141/CJSS2013-024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery and recycling from waste: an appraisal based on a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize seedling phosphorus nutrition: Allocation of remobilized seed phosphorus reserves and external phosphorus uptake to seedling roots and shoots during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371 (1-2), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1689-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale phosphorus flows and budgets within France : the importance of agricultural production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (2), pp.145-159. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-011-9478-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of seed phosphorus reserves and external phosphorus uptake to maize nutrition during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poster Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.74-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize (Zea mays L.) endogenous seed phosphorus remobilization is not influenced by exogenous phosphorus availability during germination and early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357 (1-2), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-1111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed phosphorus remobilization is not a major limiting step for phosphorus nutrition during early growth of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175 (6), pp.805-809. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.201200369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phosphorus management among organic farming systems : a farm input, output and budget analysis in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toublant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (2), pp.225-236. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-012-9486-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and quantification of phosphorus flows and balances at the country scale: The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, 14 p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GB004102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticidad fenotípica del agropiro alargado frente a la disponibilidad de P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Monterubbianesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of seed phosphorus reserves and exogenous phosphorus uptake to maize (Zea mays L.) nutrition during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1-2), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of farmers' use of phosphorus fertiliser in industrial agriculture: a case study in the Bordeaux region (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.99-108. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-011-9449-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the response of two tall fescue cultivars of different origin to P deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Julia Martinefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling forest floor contribution to phosphorus supply to maritime pine seedlings in two-layered forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hanert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et nutrition des plantes: nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation P et K. La disponibilité en phosphore et potassium est essentielle pour assurer une croissance suffisante des jeunes plantes. Compléter l’offre du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Du Cheyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gueirrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arvalis Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Septembre 2008, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two dimensional simulation model of phosphorus uptake including crop growth and P- response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (4), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrais PK. La dose nécessaire pour une culture est-elle proportionnelle à son niveau de production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 341, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incorporation of Brassica napus L. residues in soils on mycorrhizal fungus colonisation of roots and phosphorus uptake by maize (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on early growth of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.575-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decrease in growth of phosphorus-deficient maize leaves is related to a lower cell production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.887-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de coloration pour l'observation et le comptage des endomycorhizes à vésicules et arbuscules sur racines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de coloration pour l'observation et le comptage des endomycorhises à vésicules et arbuscules sur racines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Brassica napus L. residues in soils does not affect mycorrhizal colonisation of roots and P uptake by maize (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroindustria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (3), pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de coloration pour l'observation et le comptage des endomycorhizes à vésicules arbuscules sur racines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (51), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the kinetics of the solution phosphate concentration during sorption and desorption experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168 (9), pp.627-636. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000090803.06903.f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of a root system described as diffusion. II. Numerical model and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.251-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional growth of a root system modelled as a diffusion process. I. Analytical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Noordwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 240 (2), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015744529454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth analysis of maize field crops under phosphorus deficiency. 1. Leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 223, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth analysis of maize field crops under phosphorus deficiency. 2. Radiation-use efficiency, biomass accumulation and yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 224, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus deficiency affects the rate of emergence and number of maize adventitious nodal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 92, pp.690-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling soil-root water transport and competition for single and mixed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root system growth and development as influenced by phosphorus deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (333), pp.487-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling competition for water in intercrops: theory and comparison with field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 204, pp.183-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sols et de leur fertilité en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2024, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Root growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2023, 9782759236794. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts agronomiques des composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et composts - Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;Doc, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts écologiques et agronomiques des composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostage et Composts Avancées scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EditionsTec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 664 p., 2018, 9782743023591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle biogéochimique du phosphore dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokrat Sinaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.ed., Editions France Agricole, 2018, 9782855574127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des relations sol-plante : l'exemple du phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilisation et Environnement : Quelles pistes pour l'aide à la décision ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae ACTA;Paris, 288 p., 2014, Matière à Débattre et Décider, 9782759220557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling phosphorus dynamics in the soil–plant system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Klepsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, , 2011, Soil Biology, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15271-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et nutrition des plantes : nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of rooting patterns as generated by a diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Research Institute, 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of the diffusive soil (ortho)phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of methods used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Federal Research Institute, 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements in soils: total and extractable contents, solid phase speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Claassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du prélèvement minéral par les plantes fondée sur le fonctionnement bio-physico-chimique de la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2000, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compétition pour l'eau dans une association culturale : influence de la distribution des racines, des propriétés physiques du sol et de la répartition de la demande climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93, INRA Editions, 2000, Colloques de l'INRA, 2-7380-0911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of potential yield by phosphorus at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria &amp; Online, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-mechanistic phosphorus module for the STICS soil-crop model: Formalization and multi-site evaluation on maize in temperate area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant P and soil P diagnosis for integrated crop fertilization management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Seghouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“New paradigms and new tools for crop yield improvement with reduced environment impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Château de Saint-Loup sur Thouet, Saint-Loup Lamairé, Deux Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heat stress on yield and seed quality in oilseed rape: analysis of the dynamic development of seed storage compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of organic phosphorus in the plough soil layer of three contrasting long-term field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Society of Soil Science – Alberta Soil Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus partitioning and accumulation in durum wheat plants as affected by post-anthesis phosphorus supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phosphorus Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of portable LIBS and portable XRF in the frame of multi-elemental analysis of agricultural soils and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Guézénoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tété Etonam Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual North American Meeting of the Federation of Analytical Chemistry and Spectroscopy Societies / SciX 2019 Conference (formerly FACSS): Annual National Meeting of Society for Applied Spectroscopy (SAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Palm Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity analysis study for improving Sulphur management strategies in Winter Oilseed Rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des essais PK aux pratiques agricoles et aux connaissances : de la gestion des engrais à la biogéochimie des systèmes agricoles …et après ? Les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique à long terme du phosphore organique du sol suite à des apports répétés de produits résiduaires organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur la fertilité des sols en agriculture biologique: rencontre ISPA-ARVALIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a P-K long-term field trial to define an environmental-friendly P fertilization rate and analyse K's roles in water deficit resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rothamsted Research Work shop: “The Future of Long-Term Experiments in agricultural science”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et prévision de la dynamique à long terme du P phytodisponible du sol en fonction des pratiques agricoles. Contribution des essais P longue durée à la compréhension du fonctionnement biogéochimique du cycle du P dans les agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21705.19047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adapter la viticulture de demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Pint of Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de chercheur à l'INRA: Table ronde &amp;quot;après thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l'Ecole Doctorale 304 "Sciences et Environnements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience d’utilisation du phosphore par les cultures et effets sur la composition des grains récoltés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de réflexion du réseau Qualité EA-AlimH-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial 2D distribution of the proportion of soil phosphorus uptake by maize and soybean caused by tillage and fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé J. Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur l’introduction d’un module P dans le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur l'introduction d'un module phosphore dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Utilisateurs et Concepteurs STICSSTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de culture et fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau scientifique EA "Modélisation du fonctionnement des peuplements cultivés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation analysis for optimizing S fertilization in rapseed in a context of increased spring temperatures with SuMoToRI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis with SuMoToRI model under contrasting sulfur fertilization strategies in oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock adaptations to low phosphorus availability in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cookson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of forestry practices on a leguminous understory shrub and associated N fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the CAQSIS network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and P fertilization efects on root distribution and morphology of corn (Zea mays, L.) and soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much phosphorus do our agrosystems really needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Oberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Liebisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokrat Sinaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Phosphorus Workshop (IPW8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rostock, Germany. 282 p., </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12754/procs-2016-ipw8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock effect on processes involved in phosphorus nutrition in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vintage’s conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified measurement-based simulation model of soil-plant phosphorus cycles in long-term agro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy (ASA). USA., Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and phosphorus fertilization effects on root distribution and morphology Soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Etienne Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Canadian Society of Soil Science and Pacific Rim Society of Soil Science (CSSS-PSSS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Society of Soil Science (CSSS). CAN., May 2016, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and P fertilization effects on root distribution and morphology of corn (Zea mays, L.) and soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of nutrient impacts in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Water Research; LABEX COTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus origins of seedling phosphorus and its distribution within growing organs during early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newfoundland &amp; Labrador's Green Economy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, St John's, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'épandage de composts urbains sur le cycle du P dans QualiAgro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Colmar, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage practice and phosphorus fertilization effects on the distribution and morphology of corn roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Interfaces for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Science., Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between change in total P stock of the plough layer and P balance after 15 years of composts applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI: a crop model to predict the effect of Sulfur nutrition on plant growth during the vegetative phase in Oilseed Rape (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Vsoil Platform”: a tool to integrate the various physical, chemical and biological processes contributing to the soil functioning at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des flux et bilans de phosphore (P) en France: les enjeux du recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phosph'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2014, Rennes, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus flows along the food chain in France: An indicator for food losses at the country scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique à long terme du phosphore organique dans un sol sableux cultivé sous une monoculture de maïs. Effet de la fertilisation minérale phosphatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Prospectif : Vers de nouveaux concepts autour des matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Matières Organiques., Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long seed P reserve can support maximal growth rate of maize seedling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIRCAS workshop: Improving phosphorus efficiency in Rice: novel traits and underlying genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan International Research Center for Agricultural Sciences (JIRCAS). JPN., Nov 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Soil Virtuel modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French training course AIR ECO SOLS. Interdisciplinary approach of soil ecological restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Soil Plateform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du statut phosphaté de la couche labourée du sol à Qualiagro 1998-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Pilotage Qualiagro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is seed phosphorus remobilization a major limiting factor for maize phosphorus nutrition during germination and early growth period ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Conference. Roadmap of cutting edge technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rawalpindi, Pakistan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting P flows and stocks at country scale : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Sustainable Phosphorus Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus budgeting at national and regional scale. A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.International Fertiliser Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change for 16 years of P status along soil proi le in a French podzol in relation with diferent P fertilization under irrigated maize production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus flows, mineral fertiliser use and agricultural production systems: a regional perspective for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et quantification des flux et des stocks de phosphore à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalimuthu Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sink strength for S as a major parameter to model vegetative growth in oilseed rape (Brassica napus L.) under contrasting sulfur (S) supplies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Goudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des relations sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT : 5. journée prospective du RMT Fertilisation et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and quantification of phosphorus flows and balances at the country scale : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Workshop on Designing phosphorus cycle at country scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2011, Bordeaux, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phosphore et la fertilisation phosphate: enjeux et avancées scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée restitution projet CasDAR RIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingenieurs des Travaux Agricoles de Bordeaux (ENITAB). GRADIGNAN, FRA., Jun 2011, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to estimate P flows and balance at country scale: a case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Kalimuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phosphorus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Séville, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of tall wheatgrass to low-P soil conditions is associated to phenotypic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica G. Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2010, Tandil, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the response of tall fescue cultivars of different origin to P deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Julia Martinevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tandil, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf elongation under phosphorus deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS Program: International seminar on grassland hydromineral nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, INTA Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize leaf elongation under phosphorus deficiency: relationship with P and C metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar on Soil and Nutrient cycling in grassland ecosystems: implications for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and soil fertility management: New challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS Program: International seminar on grassland hydromineral nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, INTA Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of routines of uptake of water and nutrients, and growth of root systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Biological systems simulation conference: moving models forward: knowledge gaps and new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Belstville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional simulation model of phosphorus uptake by a maize crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute of Technology ETH Institute of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are leaf and root expansion rates under P deficiency controlled by P or C content in meristematic zones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Phosphorus Dynamics in the Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particion de carbono en dos cultivares de festuca alta bajo diferentes disponibilidades de fosforo edafico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Reunion Argentina de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Codoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la co-limitation en phosphore et en carbone sur la croissance et la morphologie du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres d'Ecophysiologie de l'Arbre (REA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from modelling plant uptake of P and other nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Rhizophere, preferential flow and bio-availability: a holistic view of soil-to-plant transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the phosphate concentration in the soil-solution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAI van Gogh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling net and gross fluxes of phosphate ions between liquid and solid phases of soil suspension: Application to soil samples taken up from 27 years of a long term P fertilisation trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAI van Gogh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling net and gross fluxes of phosphate ions between liquid and solid phases of soil suspension. Application to a non-calcareous sandy soil in varying stages of P depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin F. Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAI van Gogh Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol-plante des éléments minéraux: avancées des connaissances et perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to include mineral nutrition in crop growth models? The example of phosphorus on maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International plant nutrition colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissances aérienne et racinaire des cultures de maïs sous déficience en phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phoshorus deficiency reduce plant growth through an effect on sink or sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize shoot and root growth under phosphorus deficiency. What prospects for modelling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etchebest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-hollandais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two dimensional simulation model of P uptake including plant response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Willigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop franco-hollandais: Modelling P uptake, a link between soil chemistry and plant growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root system morphogenesis as affected by phosphorus deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, El Salvador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index, par absorption and radiation use efficiency of a maize crop under phosphorus deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, Sierra Leone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoQuality: a crop growth model to predict seed yield and quality under recurring heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATOIRE PHOSPHOBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Artaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ecoclimatic indicators as a strategy to take into account the effects of repeated heat waves in oilseed rape performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENO - Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. Unpublished, 2022, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24572.41605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOSPHOBIO : CONCEPTION D'OUTILS DE DIAGNOSTIC ET EVALUATION DE LEVIERS D'ACTION POUR AMELIORER ET GERER DURABLEMENT LA FERTILITE PHOSPHATEE DES SOLS EN AGRICULTURE BIOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du modèle sol-culture STICS à des agroécosystèmes du Québec pour simuler les dynamiques à long terme du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ravelojaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès annuel &amp; 1. congrès virtuel de l’AQSSS « TERRE À TERRE EN VIRTUEL »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux nets de minéralisation à long terme du phosphore organique d’un sol cultivé sous fertilisation minérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées d’étude du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des seuils de réponse des cultures à la teneur en phosphore biodisponible du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Véricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of pre- and post-anthesis phosphorus uptake to grain P in durum wheat plants grown under contrasting P levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PBE Plant Biology Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisaion brute à long-terme du phosphore organique du sol. Exemple d'un essai de 29 ans dans un sol sableux sous trois niveaux de ferrlisation phosphatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. congrès annuel &amp; 1. congrès virtuel de l’AQSSS « TERRE À TERRE EN VIRTUEL »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Reyes Gonzalez-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PBE Plant Biology Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réévaluation des teneurs de référence du phosphore dans les récoltes : quelles conséquences pour le calcul de la fertilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Véricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Memory: do crop models need to become nostalgic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lethicia Magno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of abstracts - XIIth Stics users seminar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737323v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil organic matter stoichiometry varied with agricultural practices on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25072.20486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of portable LIBS and portable XRF in the frame of multi-elemental analysis of agricultural soils and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Guézénoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallet-Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tété Etonam Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy” (EMSLIBS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’essais agronomiques de longue durée aux connaissances pour la Gestion des sols : le dispositif P-K de Grignon - Folleville (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de la fertilisation raisonnée et de l'analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais de longue durée P-K dans le département environnement & agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de renseigner le pouvoir tampon du sol vis-à-vis du phosphore pour mieux appréhender l'effet de la fertilisation phosphatée sur le transfert sol-plante de l'arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Youssouph Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Edition Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Saubignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l'optimum Agro-environnemental de fertilisation phosphatée grâce à un essai de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes : new opportunities for rootstock selection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Saubignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ghobiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiannual dynamics of P-ions in solution in two French cropped soils after repeated applications of organic wastes products (Contribution ID : 427)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Montenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium on Phosphorus in Soils and Plants (PSP6): from molecular scales to ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d’essais agronomiques de longue durée aux connaissances pour la Gestion des sols : le dispositif P-K de Grignon - Folleville (78)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in scion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rootstock adaptations to low phosphorus availability in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx COTE day, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the limitation to world cereal production due to soil phosphorus status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kvakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation analysis for optimizing S fertilization in a context of increased spring temperatures with SuMoToRI model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassica 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Melbourne, Australia. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation (HortiModel2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified measurment based simplified model of soil-plant phosphorus cycles in log-term agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil tillage and P fertilization effects on root distribution and morphology of soybean (Glycin max, L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSSS/PRSSS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kamloops, Canada. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canadian Society of Soil Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 89 p., 2016, Abstracts for Oral and Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean root traits after a long-term corn-soybean rotation under different soil tillage and phosphorus fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès de l’Association québécoise des spécialistes en sciences du sol (AQSSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Manoir Montmorency, Canada. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association québécoise des spécialistes en sciences du sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and phosphorus fertilization effects on the distribution and architecture of corn root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSR-9 Roots down under: belowground solutions to global changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Canberra, Australia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term application of composted organic residue on soil organic and inorganic phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hada Damar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Interfaces for Sustainable Development (ISMOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montréal, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prévoir l’évolution à long terme du P dans des sols cultivés en fonction du régime de fertilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Jean Messiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. rencontres de la fertilisation raisonnée et de l'analyse du COMIFER et du GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which benefits in the use of a modeling platform : the VSoil example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuMoToRI: a model to simulate growth and sulfur content in rapeseed until the onset of pod formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Internation Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Saskatoon, Saskatchewan, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remobilization of seed phosphorus reserves and their role in attaining phosphorus autotrophy in maize seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the P availability of Gafsa phosphate rock in several soils using 32P isotopic dilution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bendaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Phosphorus in Soils and Plants International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les fractions du P dans le sol et le bilan annuel de P dans un système maïs-soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. congrès annuel de l’AQSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoriaville, Canada. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Virtual soil&amp;quot; modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique à long terme du stock de phosphore organique dans un sol sableux cultivé sous monoculture de maïs: pas d'effet de la fertilisation minérale phosphatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ièmes rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the plant-available soil phosphorus in the Qualiagro experiment for 9 years of cropping and repeated applications of different urban composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lauverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Rampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l'optimum agri-environnemental de fertilité phosphatée, grâce à un essai de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Niollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de la fertilisation raisonnée et de l'analyse, COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Poitiers, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of organic Phoshorus, carbon and nitrogen within the plough layer of a sandy soil continuously cropped and fertilized for 28 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. 2011, Book of abstracts of the 3nd international symposium on soil organic matter (ISSOM): “Organic matter dynamics – from soils to oceans”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticidad fenotípica del agropiro alargado frente a la disponibilidad de P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Monterubbianesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congreso Argentino de Producción Animal – 1st Joint Meeting ASAS – AAPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Buenos Aires, Argentina. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous seed phosphorus remobilization and exogenous phosphorus uptake to maize (Zea mays L.) nutrition during germination and early growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 2 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does early leaf reduction impact on development of adaptation strategies to low phosphorus availability in Zea Mays L.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 3 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus flows and balances at country scale: a case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velusamy Senthilkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root phenotypic plasticity in response to P deficiency in two tall fescue cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martinefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Assuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anàlisis de la variabilidad intraespecifica de la respuesta a una deficiencia de P en festuca alta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martinefsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Réunion Agentina de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, San Luis, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a crop growth model with FUSSIM2 to simulate maize crop response to P-uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Biological systems simulation conference: moving models forward: knowledge gaps and new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Belstville, United States. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of phosphorus bioavailbility changes after different P applications and two periods of cultivation (Zea mays L., pot experiment) in two French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Phosphorus Dynamics in the Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of phosphorus and light availability on growth and architecture of maritime pine seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Phosphorus Dynamics in Soil-Plant Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Uberlandia, Brazil. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuestas morfologicas de las raices de dos cultivares de festuca alta a diferentes disponibilidades de P edafico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Giachetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Reunion de la Association Argentina de Fisiologia Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Buenos Aires, Argentina. Sociedad Argentina de Fisiologia Vegetal, 2006, Resumenes de Conferencias Simposios y Trabajos presentados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduced leaf expansion of phosphorus deficient maize leaves is associated to a lower cell production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Assuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Beijing, China. Tsinghua University Press, 2005, Plant nutrition for food security, human health and environmental protection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of contaminated depth soil layers to the Cd, Cu, Pb and Zn uptake by maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cechetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Adelaide, Australia. CSIRO Publishing, 2005, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake and translocation of 134Cs by maize root as affected by K supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Centofanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Penfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress rhizosphere 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Munich, Germany. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does incorporation of Brassica napus L. resudues in soil affect mycorrhizal colonisation of roots and P uptake by maize (Zea mays L.) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Florence, Italy. 2004, Biofumigation : a possible alternative to methyl bromide ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient supply and uptake models : basic concepts, recent developments and future applications in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Society for Agriculture Congress : European Agriculture in a Global Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark. Royal Veterinary and Agricultural Sciences, 2004, Book of proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of phosphorus uptake by a two dimensional mechanistic model including crop growth and P response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International symposium on phosphorus dynamics in the soil-plant continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Perth, Australia. University of Western Australia, 2003, Proceedings of the 2. International symposium on phosphorus dynamics in the soil-plant continuum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation des effets de la déficience en phosphore sur l'assimilation et l'allocation du carboen, la croissance et la morphogenèse du pin maritime (Pinus pinaster Aït.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lambrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs, intégration de processus à l'échelle de la plante entière: interactions entre les gestions de l'azote, du carbone et de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two dimensional simulation model of phosphorus uptake including crop growth and P response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Willingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International plant nutrition colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hannover, Germany. Kluwer, Developments in Plant and Soil Sciences, 92, 2001, Plant nutrition. Food security and sustainability of agro-ecosystems through basic and applied research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root growth under P deficiency: processes affected and prospects for modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Rothamsted, United Kingdom. 2000, Interactions in the root environment. An integrated approach</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling competition for water in intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. AFES, 1998, Actes CD-Rom et résumés des communications volume 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique par les systèmes racinaires : cas des cultures simples et des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Rennes, France. AFES, 1996, Sols et transferts des polluants dans les paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de recherche sur l’arbre et la forêt de Pierroton : 75 ans de sciences au service de la connaissance et de la société. Dix panneaux de présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP structure de l'UMR ISPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ISPA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité intra-spécifique de la réponse à une déficience en phosphore chez la fétuque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets précédents des cultures du genre Brassica (moutarde, colza) vis-à-vis des céréales (maïs et blé) et du pois. Maîtrise de l'allélopathie de leurs résidus de culture en vue d'améliorer la compétitivité des rotations avec crucifères et pois. Rapport final résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plenchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTA-ICTA--n.n., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets et arrières effets de l'épandage de boues de station d'épuration sur la qualité des eaux de drainage et des récoltes dans les cultures de maïs des sols d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-CRAA--BO1572, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance racinaire du maïs (Zea mays L.) sous déficience en phosphore. Etude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation du transfert sol-plante du phosphore dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Bordeaux, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'absorption hydrique racinaire pour des cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of ISPA research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Verneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'unité Interactions sol plante atmosphère (ISPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Verneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Marquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets agronomiques attendus de l’épandage des Mafor sur les écosystèmes agricoles et forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId692"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5838B4"/>
+    <w:nsid w:val="57F91F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6261-5284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14668527X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6333-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matthias May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyue Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Raguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10377-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Seghouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kvaki&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jorge Ochner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tognetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gloria Monterubbianesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Graciela Assuero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2024.2354192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas Bravin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00939-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tamburini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mulder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.07.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndiaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2024.1448156" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cade-Menun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Abdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomena Ravelojaona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13102540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Ghaffari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amana Jemal Kedir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Saleem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.804058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciss&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126174" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.658321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04444-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00870" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixiao Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Shi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624871v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel-Muguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Etienne Parent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2925-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.02.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPTNTF5B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631934v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201600095" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL4R1PS1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCL76GZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalimuthu Senthilkumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.08.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4SFWCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vives" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prud'Homme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Niollet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2014122-4650" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258514000105" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2014.03.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ5JTGBL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1689-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E7054E765590917F8A46D4022B8C804DD82B4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9478-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E8135B152704E3817AD45FBB81FE5BEADEE35DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1111-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F032C829FBF55554DB1AA9BA139BAD0518A3068/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201200369" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-206LKJ7F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toublant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-012-9486-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F26E7D6FCDAFE45C768B508AD864248B1C9C8F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ochner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Assuero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Monterubbianesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0814-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0D580X6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9449-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000A5184593F29A212FFB099ED826532C0C69FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661187v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hanert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.12.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663007v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Martinefsky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Assuero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.04.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32PFHR6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueirrero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nicoletti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Willigen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.08.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW63F7ZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664652v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657106v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.07.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDMCSG8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883912v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605732v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mortier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674594v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Assuero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thunot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677471v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000090803.06903.f5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Willigen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Willingen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Noordwijk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015744529454" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG7HPXNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etchebest" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690331v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693146v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694153v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/213/9782759236794/stics-soil-crop-model" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3679-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793558v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leitner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Klepsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815965v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821401v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821651v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boularbah" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bitton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823444v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claassen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835522v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071203v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Demay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8646" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907029v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Bravin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649413v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vergne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915409v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.25" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719741v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198126v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guzman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737853v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21705.19047" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787503v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787680v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736176v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785486v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786702v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736340v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; J. Messiga" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784818v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734207v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789170v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741982v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frossard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oberson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liebisch" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12754/procs-2016-ipw8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603595v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603652v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594729v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194989v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739451v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740098v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lauverjon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192502v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192486v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740020v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807153v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805313v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748045v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744669v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouguier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805408v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747820v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kalimuthu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809391v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805834v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748732v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749348v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthilkumar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748940v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802967v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807514v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803308v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755066v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755146v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ochner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica G. Agnusdei" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753474v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Martinevsky" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817617v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817619v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814917v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754633v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817618v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757492v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Giachetti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oviedo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829187v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827244v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831287v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831916v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin F. Koopmans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanda" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760289v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763103v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768414v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766287v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841488v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838020v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etchebest" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768968v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769694v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689076v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668337v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Artaux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307381v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Karam" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jego" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318634v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718430v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jordan-Meille" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V&#233;ricel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauvel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718416v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vericel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Girard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318601v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307375v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718424v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory V&#233;ricel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940593v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25072.20486" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734989v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735167v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738003v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Youssouph Sow" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787700v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787985v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735021v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787989v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530004v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739809v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739981v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602982v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aqsss.com/IMG/pdf/aqsss_2016_programme_scientifique.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603016v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csss-conference.ca/2016/wp-content/uploads/finalBW_May11-2016_abstracts_CSSS.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594948v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739923v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742217v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hada Damar" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536440v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739026v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741622v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bendaly" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741621v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745463v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192544v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745791v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749783v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748801v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748127v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749660v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753380v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velusamy Senthilkumar" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752487v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755332v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Agnusdei" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Martinefsky" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751889v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754602v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751882v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755454v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758194v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762762v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762530v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jordan-Meille" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760285v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763357v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Centofanti" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penfield" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fl&#252;hler" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762532v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828055v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761255v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770039v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766353v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766297v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711201v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147402v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818728v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832916v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenchette" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833407v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauzin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840596v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801015v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851281v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400185v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400107v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6261-5284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14668527X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6333-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Seghouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Raguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10377-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matthias May" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyue Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kvaki&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas Bravin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00939-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tamburini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.07.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glendining" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jorge Ochner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tognetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gloria Monterubbianesi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Graciela Assuero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2024.2354192" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ndiaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2024.1448156" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Steinfurth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cade-Menun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Abdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomena Ravelojaona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13102540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Ghaffari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amana Jemal Kedir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Saleem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.804058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03598026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107926" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciss&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126174" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.658321" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04444-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00870" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.152" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixiao Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Jean Messiga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Shi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.11.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel-Muguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Etienne Parent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2925-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.02.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPTNTF5B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631934v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201600095" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL4R1PS1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCL76GZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalimuthu Senthilkumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.08.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G4SFWCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630389v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vives" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prud'Homme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Niollet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2014122-4650" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258514000105" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Messiga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS2013-024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2014.03.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ5JTGBL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1689-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E7054E765590917F8A46D4022B8C804DD82B4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648668v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9478-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E8135B152704E3817AD45FBB81FE5BEADEE35DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1111-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F032C829FBF55554DB1AA9BA139BAD0518A3068/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201200369" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-206LKJ7F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toublant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-012-9486-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F26E7D6FCDAFE45C768B508AD864248B1C9C8F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004102" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ochner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Assuero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Monterubbianesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647451v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0814-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0D580X6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-011-9449-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000A5184593F29A212FFB099ED826532C0C69FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Martinefsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Assuero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.04.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32PFHR6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hanert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.12.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueirrero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nicoletti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Willigen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.08.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW63F7ZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664652v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657106v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.07.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDMCSG8C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883912v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Assuero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thunot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mortier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677471v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000090803.06903.f5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Willigen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Willingen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Noordwijk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015744529454" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG7HPXNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plenet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etchebest" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690331v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693146v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694153v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638219v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/213/9782759236794/stics-soil-crop-model" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3679-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793558v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leitner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Klepsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15271-9_5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815965v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821651v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boularbah" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bitton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823444v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claassen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835522v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071203v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Demay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8646" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907029v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Bravin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649413v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vergne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915409v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.25" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719741v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198126v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guzman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787503v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736176v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737853v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21705.19047" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785486v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786702v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; J. Messiga" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784818v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734207v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789170v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194985v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603595v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741982v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frossard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Oberson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liebisch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12754/procs-2016-ipw8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603652v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594729v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194989v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739451v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740098v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lauverjon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192502v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740020v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192486v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748045v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744669v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807153v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805313v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouguier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805408v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809391v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749348v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthilkumar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805834v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kalimuthu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748732v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747820v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748940v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802967v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807514v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803308v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755066v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755146v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ochner" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica G. Agnusdei" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753474v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Martinevsky" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817619v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817617v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814917v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754633v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817618v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757492v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Giachetti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Oviedo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829187v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831287v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827244v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831916v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin F. Koopmans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanda" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763103v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760289v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768414v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766287v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838020v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etchebest" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841488v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768968v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769694v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689076v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668337v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Artaux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718416v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vericel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Girard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307381v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Karam" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jego" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318634v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718430v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jordan-Meille" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V&#233;ricel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tauvel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318601v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307375v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718424v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory V&#233;ricel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940593v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25072.20486" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734989v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735167v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larue" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787985v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738003v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Youssouph Sow" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787700v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735021v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787989v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530004v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739981v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739809v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603016v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csss-conference.ca/2016/wp-content/uploads/finalBW_May11-2016_abstracts_CSSS.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602982v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aqsss.com/IMG/pdf/aqsss_2016_programme_scientifique.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739923v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742217v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hada Damar" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594948v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536440v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739026v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741622v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bendaly" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741621v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745791v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745463v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192544v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749783v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748801v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748127v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749660v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752487v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753380v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velusamy Senthilkumar" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755332v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Agnusdei" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Martinefsky" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751889v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754602v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755454v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751882v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758194v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762762v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759720v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cechetto" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763357v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Centofanti" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penfield" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fl&#252;hler" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760285v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762530v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jordan-Meille" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762532v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828055v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761255v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770039v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766353v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766297v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711201v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147402v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818728v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832916v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plenchette" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833407v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauzin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chassin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840596v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801015v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851281v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400185v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Verneau" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400107v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>