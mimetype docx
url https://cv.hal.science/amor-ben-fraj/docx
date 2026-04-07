--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very early-age behaviour of Ultra-High Performance Concrete containing ground granulated blast furnace slag</w:t>
+                <w:t xml:space="preserve">Mechanical properties, carbon footprint and cost of ultra-high performance concrete containing ground granulated blast furnace slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
@@ -175,106 +175,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bel Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 400, pp.132630. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 79, pp.107796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563387v1</w:t>
+                <w:t xml:space="preserve">hal-04563396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, carbon footprint and cost of ultra-high performance concrete containing ground granulated blast furnace slag</w:t>
+                <w:t xml:space="preserve">The very early-age behaviour of Ultra-High Performance Concrete containing ground granulated blast furnace slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
@@ -305,82 +305,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bel Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 79, pp.107796. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.132630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563396v1</w:t>
+                <w:t xml:space="preserve">hal-04563387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
               </w:r>
@@ -1330,191 +1330,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural short order and surface changes of SiO 2 compounds</w:t>
+                <w:t xml:space="preserve">Modeling and experimental characterization of effective transverse thermal properties of hemp insulation concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oufakir</w:t>
+                <w:t xml:space="preserve">Sâannibè Ciryle Some</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khouchaf</w:t>
+                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elaatmani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamad Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201814901041⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.384 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876649v1</w:t>
+                <w:t xml:space="preserve">hal-01876627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chemical and thermal activation on the microstructural and mechanical properties of more sustainable UHPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1532,223 +1515,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 169, pp.567-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of effective transverse thermal properties of hemp insulation concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of structural short order and surface changes of SiO 2 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oufakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khouchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sâannibè Ciryle Some</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
+                <w:t xml:space="preserve">A. Zegzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Hajj Chehade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 189, pp.384 - 396. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.08.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201814901041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876627v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture design and early age investigations of more sustainable UHPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,235 +1815,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of materials with inclusions of complex structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayodele Adessina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Amor Ben fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876606v1</w:t>
+                <w:t xml:space="preserve">hal-01850864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of materials with inclusions of complex structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Lavergne</w:t>
+                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Ben fraj</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850864v1</w:t>
+                <w:t xml:space="preserve">hal-01876606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopical and mechanical evaluation of the durability of SiO 2 aggregates</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage en génie civil: Analyse environnementale par la méthode de l'Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,51 +2849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and durabiliry properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,463 +2951,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age and mechanical properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Thermo-hydro-mechanical properties of repair mortars designed for the restoration of historical buildings in the Loire Valley-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouasker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Khelidj</w:t>
+                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Environment, Efficiency and Economic Challenges For Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">RILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979044v1</w:t>
+                <w:t xml:space="preserve">hal-01979042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydro-mechanical properties of repair mortars designed for the restoration of historical buildings in the Loire Valley-France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Early age and mechanical properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
+                <w:t xml:space="preserve">M. Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Environment, Efficiency and Economic Challenges For Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979042v1</w:t>
+                <w:t xml:space="preserve">hal-01979044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and durability properties of precast concrete with treated channel sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the durability of natural SiO2 aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Khouchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978710v1</w:t>
+                <w:t xml:space="preserve">hal-01978731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the durability of natural SiO2 aggregates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and durability properties of precast concrete with treated channel sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978731v1</w:t>
+                <w:t xml:space="preserve">hal-01978710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,230 +4156,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de paramètres de durabilité de bétons légers à base de déchets de mousse de polyuréthane rigide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of drying-wetting cycles on chloride ingress into concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires de Génie Civil - AUGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">RILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985918v1</w:t>
+                <w:t xml:space="preserve">hal-01978543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying-wetting cycles on chloride ingress into concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de paramètres de durabilité de bétons légers à base de déchets de mousse de polyuréthane rigide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kismi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires de Génie Civil - AUGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978543v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of slag on transfer parameters and chloride binding isotherms of concrete</w:t>
               </w:r>
@@ -4629,51 +4629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107796" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bayane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufakir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouchaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegzouti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdulkareem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.08.210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben&#160;fraj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.03.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00056146E121207614605887ACB6541994D1180E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chomiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rauwel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelidj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bayane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.08.210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdulkareem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouchaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegzouti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben&#160;fraj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.03.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00056146E121207614605887ACB6541994D1180E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chomiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rauwel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelidj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>