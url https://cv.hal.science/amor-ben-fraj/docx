--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, carbon footprint and cost of ultra-high performance concrete containing ground granulated blast furnace slag</w:t>
+                <w:t xml:space="preserve">The very early-age behaviour of Ultra-High Performance Concrete containing ground granulated blast furnace slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
@@ -175,106 +175,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bel Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 79, pp.107796. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.132630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563396v1</w:t>
+                <w:t xml:space="preserve">hal-04563387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very early-age behaviour of Ultra-High Performance Concrete containing ground granulated blast furnace slag</w:t>
+                <w:t xml:space="preserve">Mechanical properties, carbon footprint and cost of ultra-high performance concrete containing ground granulated blast furnace slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
@@ -305,82 +305,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bel Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 400, pp.132630. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 79, pp.107796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563387v1</w:t>
+                <w:t xml:space="preserve">hal-04563396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
               </w:r>
@@ -1330,425 +1330,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of effective transverse thermal properties of hemp insulation concrete</w:t>
+                <w:t xml:space="preserve">Effect of chemical and thermal activation on the microstructural and mechanical properties of more sustainable UHPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sâannibè Ciryle Some</w:t>
+                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hajj Chehade</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 189, pp.384 - 396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.08.210⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 169, pp.567-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876627v1</w:t>
+                <w:t xml:space="preserve">hal-01876621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical and thermal activation on the microstructural and mechanical properties of more sustainable UHPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of structural short order and surface changes of SiO 2 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oufakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khouchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.214⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201814901041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876621v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural short order and surface changes of SiO 2 compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and experimental characterization of effective transverse thermal properties of hemp insulation concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elaatmani</w:t>
+                <w:t xml:space="preserve">Sâannibè Ciryle Some</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zegzouti</w:t>
+                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louarn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamad Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.384 - 396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201814901041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876649v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture design and early age investigations of more sustainable UHPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,235 +1815,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of materials with inclusions of complex structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Lavergne</w:t>
+                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Ben fraj</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850864v1</w:t>
+                <w:t xml:space="preserve">hal-01876606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of materials with inclusions of complex structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayodele Adessina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Amor Ben fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876606v1</w:t>
+                <w:t xml:space="preserve">hal-01850864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopical and mechanical evaluation of the durability of SiO 2 aggregates</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage en génie civil: Analyse environnementale par la méthode de l'Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,51 +2849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and durabiliry properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hydro-mechanical properties of repair mortars designed for the restoration of historical buildings in the Loire Valley-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early age and mechanical properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,247 +3167,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the durability of natural SiO2 aggregates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and durability properties of precast concrete with treated channel sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978731v1</w:t>
+                <w:t xml:space="preserve">hal-01978710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and durability properties of precast concrete with treated channel sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the durability of natural SiO2 aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Khouchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978710v1</w:t>
+                <w:t xml:space="preserve">hal-01978731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,230 +4156,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying-wetting cycles on chloride ingress into concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de paramètres de durabilité de bétons légers à base de déchets de mousse de polyuréthane rigide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kismi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires de Génie Civil - AUGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978543v1</w:t>
+                <w:t xml:space="preserve">hal-01985918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de paramètres de durabilité de bétons légers à base de déchets de mousse de polyuréthane rigide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of drying-wetting cycles on chloride ingress into concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires de Génie Civil - AUGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">RILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985918v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of slag on transfer parameters and chloride binding isotherms of concrete</w:t>
               </w:r>
@@ -4629,51 +4629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bayane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.08.210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdulkareem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufakir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouchaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegzouti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben&#160;fraj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.03.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00056146E121207614605887ACB6541994D1180E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chomiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rauwel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelidj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107796" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bayane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdulkareem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufakir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouchaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegzouti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.08.210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben&#160;fraj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.03.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00056146E121207614605887ACB6541994D1180E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chomiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rauwel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelidj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>