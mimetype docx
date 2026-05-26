--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -360,295 +360,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
+                <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Krour</w:t>
+                <w:t xml:space="preserve">Thomas Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacef Tazi</w:t>
+                <w:t xml:space="preserve">Laetitia Robbiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Trauchessec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lecomte</w:t>
+                <w:t xml:space="preserve">Fanny Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975531v1</w:t>
+                <w:t xml:space="preserve">hal-04603957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
+                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pernin</w:t>
+                <w:t xml:space="preserve">Hichem Krour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Robbiano</w:t>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Geffray</w:t>
+                <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), pp.93-104. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603957v1</w:t>
+                <w:t xml:space="preserve">hal-03975531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Age Shrinkage Of Cement Paste Containing Humic Substances as that from River Dredging Sediments in France</w:t>
               </w:r>
@@ -1213,542 +1213,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the mechanical properties of hydrating blended cementitious materials: An investigation based on micromechanics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of chemical and thermal activation on the microstructural and mechanical properties of more sustainable UHPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bayane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Barthélémy</w:t>
+                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.10.018⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.567-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851380v1</w:t>
+                <w:t xml:space="preserve">hal-01876621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical and thermal activation on the microstructural and mechanical properties of more sustainable UHPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of structural short order and surface changes of SiO 2 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oufakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Khouchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.214⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201814901041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876621v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural short order and surface changes of SiO 2 compounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and experimental characterization of effective transverse thermal properties of hemp insulation concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zegzouti</w:t>
+                <w:t xml:space="preserve">Sâannibè Ciryle Some</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louarn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201814901041⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.384 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876649v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental characterization of effective transverse thermal properties of hemp insulation concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+                <w:t xml:space="preserve">Estimating the mechanical properties of hydrating blended cementitious materials: An investigation based on micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
+                <w:t xml:space="preserve">I. Bayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Hajj Chehade</w:t>
+                <w:t xml:space="preserve">J.F. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 189, pp.384 - 396. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.37 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.08.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876627v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture design and early age investigations of more sustainable UHPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,51 +2849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and durabiliry properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,420 +2951,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydro-mechanical properties of repair mortars designed for the restoration of historical buildings in the Loire Valley-France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Early age and mechanical properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
+                <w:t xml:space="preserve">M. Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Environment, Efficiency and Economic Challenges For Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979042v1</w:t>
+                <w:t xml:space="preserve">hal-01979044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age and mechanical properties of environmentally friendly Ultra-High-Performance Concrete (UHPC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Thermo-hydro-mechanical properties of repair mortars designed for the restoration of historical buildings in the Loire Valley-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouasker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Khelidj</w:t>
+                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Environment, Efficiency and Economic Challenges For Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">RILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979044v1</w:t>
+                <w:t xml:space="preserve">hal-01979042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and durability properties of precast concrete with treated channel sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the durability of natural SiO2 aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Khouchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978710v1</w:t>
+                <w:t xml:space="preserve">hal-01978731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the durability of natural SiO2 aggregates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and durability properties of precast concrete with treated channel sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdulkareem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978731v1</w:t>
+                <w:t xml:space="preserve">hal-01978710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
               </w:r>
@@ -4629,51 +4629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107796" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bayane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdulkareem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufakir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouchaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegzouti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.08.210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben&#160;fraj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.03.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00056146E121207614605887ACB6541994D1180E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chomiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rauwel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelidj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107796" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51732736" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdulkareem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oufakir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouchaf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegzouti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814901041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;annib&#232; Ciryle Some" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.08.210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bayane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.10.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben&#160;fraj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.03.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bahraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150426" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00056146E121207614605887ACB6541994D1180E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dantec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decreuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chomiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rauwel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khelidj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>