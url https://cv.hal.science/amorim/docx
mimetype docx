--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marcelo Dias de Amorim </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au laboratoire LIP6, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3710-6805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077498755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The focuses of my research are on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">designing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">evaluating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> interactive dynamic networks. In the latest years, I have been investigating disruptive strategies to better handle the data tsunami problem in such networks. I have attracted significant research funds from both government (France and Europe) and industry. I have co-authored more than 150 papers on computer networking and network science. I am a former associate editor for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications & Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> as well as guest editor for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I served in the technical program committee of several international conferences and was the general co-chair of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2019. I was one of the co-founders and CTO of Hopcast, a company promoting an orchestrated Internet of proximity.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Blockchain Scalability: From Hardware to Layer-Two Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.2411-2458. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2024.3376252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity is strength: Improving Wi-Fi passive measurements through sniffer redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103287. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby connections strategies: Features, usage, and empirical performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.100895. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2023.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Content-Mobility Priority Modeling for Cached Content Selection in D2D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Vehicle Coverage in a Bus-Based General-Purpose Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.2978483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised and Incremental Learning Orchestration for Cyber-Physical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcio Henrik Amorim Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Murillo Piedrahita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Julieta Rueda Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Castro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scherly Varela de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (7), pp.e4011. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Aware Coverage Metric for Bus-Based Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Cruz Caminha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.192-200. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-assisted offloading in centrally-coordinated cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data offloading capacity in a megalopolis using taxis and buses as data carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souza Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coverage of Bus-Based Mobile Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Cruz Caminha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18061976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility as an Alternative Communication Channel: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2841192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-aware modeling of two-phase electric charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonio Vieira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sadoc Menasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2580127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Node Gatherings to Save Cellular Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mohamed Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Quasi-Shortest Paths: ρ-Geodesic Betweenness Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2017.2708705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrally-Controlled Mass Data Offloading Using Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.401-415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2672878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualizing vehicular node resources: Feasibility study of virtual machine migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Massive Data onto Passenger Vehicles: Topology Simplification and Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.3248 - 3261. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2016.2518926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime route planning with constrained devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus de L. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson de J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloysio C.P. Pedroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing plateaux in cellular data offloading using adaptive content reinjection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Offloading Techniques in Cellular Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Passarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.580-603. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2014.2369742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS: Fair Opportunistic Multi-Content Dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2014.2368558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint multicast/D2D learning-based approach to LTE traffic offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.26 -- 37. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Wireless Traffic Capture Through Community Detection and Trace Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (7), pp.1757 - 1769. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2477809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Popularity Prediction to Ranking Online News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.4:174. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-014-0174-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Offloading in social mobile networks through VIP Delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julinda Stefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering vicinity properties in disruption-tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.210--223. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on predicting the popularity of web content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-014-0008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS: A flexible virtual network testbed architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyno Henrique G. Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.221--237. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bjp.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Contract Enforcement in Service-Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma Alviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Boloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Callaway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2011.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Strategy for Periodic Readings in Robotic-Assisted Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (7), pp.1907-1918. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2012.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-and-Track: Saving Infrastructure Bandwidth Through Opportunistic Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.682-697. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Wi-Fi Packet Traces with WiPal: Design and Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-Whole Dissemination of Large Multimedia Contents in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (15), pp.1786-1797. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of cross-layer routing in a wireless mesh backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (5), pp.1568--1583. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic and Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.164370. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/164370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Opportunistic Epidemic Routing on Edge-Markovian Dynamic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (5), pp.1259-1263. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2011.020811.090163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Zero Triangular Location through Time-Slotted Mobility Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (2), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-010-0291-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume-Aware Positioning in the Context of a Marine Port Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golnaz Karbaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.962-972. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-Aware Routing in Highly Dynamic DTNs: The RollerNet Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ugo Tournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (12), pp.1755-1768. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2010.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORD: Tracking mobile clients in a real mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (8), pp.1461--1475. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price: Hybrid Geographic and Contact-based Forwarding in Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2352-2360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From encounters to plausible mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Zegura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Management of Spontaneous and Heterogeneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Studer Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Berlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Correia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2010.5450659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANEMO Routing in Practice: Protocol Selection, Expected Performance, and Experimental Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanchana Kanchanasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93-B (8), pp.2004-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the capacity of in-car to in-car vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (11), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2009.5307476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPal: Efficient Offline Merging of IEEE 802.11 Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOBILE Mobile Computing and Communications Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1740437.1740443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPS: Using sociology for personnal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.831-842. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2008.2003337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Aspects of Mobility in Wireless Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandros Tassiulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (6), pp.6-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2008.4749741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Wireless Sensor Networks Against Aggregator Compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2008.4481352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Around First: Localized Potential-Based Clustering in Spontaneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (8), pp.653-655. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2007.07466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins: a Dual Addressing Space Representation for Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (12), pp.1468--1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the Routing Architecture of Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Sichitiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (6), pp.98-104. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2006.275204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Microscopic Mobility Modeling for Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (6), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2006.273114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the European Research on Sensor Networks in the Context of the Networks of Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (7-8), pp.1103-1105. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in spontaneous networks: the approach of DHT-based routing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (5), pp.589-606. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2004.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preferential Attachment Gathering Mobility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (10), pp.900-902. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2005.10023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Control and Localization in Wireless Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hünerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing latency and overhead of route repair with controlled flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:WINE.0000028539.73976.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underlay strategy for indirect routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:WINE.0000044033.02880.b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-extracting accurate modeling for bounded-delay video services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (3), pp.197-207. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Video Quality through Differential Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-002-0081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving User Satisfaction in Adaptive Multicast Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (3), pp.221-229. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCN.2002.6596915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Layering and Efficient Merging in Non-Cooperative Multicast Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (2), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-65002001000100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active bandwidth sharing for multi-layered video in multi-source environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Information System Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving user's satisfaction in adaptive multicast video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité spatio-temporelle et localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Videira Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Prestes Fittipaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representativeness of Wi-Fi Data Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Prestes Fittipaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Maciel Luís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Exit Criteria for Edge Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo S. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Machine Learning for Communications and Networking (ICMLCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décider du moment de partir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo S. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa de Distância em Redes Wi-Fi usando Super-sniffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Videira Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Niterói, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Challenges of Single-hop, Device-to-Device Communication in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Sophocleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Karkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loizos Christofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI: Lost and Alone, a Case for Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.184-189, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCNsim: A Flexible and Modular Simulator for Payment Channel Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Direct Link Establishment Delay Between Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 47th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edmonton, AB, Canada. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où la redondance peut aider dans la capture passive de trafic Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Completeness of Passive Wi-Fi Traffic Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.961-966, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can Sniffer Redundancy Improve Wi-Fi Traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 95th Vehicular Technology Conference: (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da Evolução Topológica da Rede Lightning de Canais de Pagamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Simpósio Brasileiro de Segurança da Informação e de Sistemas Computacionais (SBSeg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des réseaux de canaux de paiement sans fil avec des fenêtres de temps de verrouillage réduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les noeuds mobiles passent à l'action !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading computing tasks beyond the edge: A data-driven analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protegendo Redes de Canais de Pagamento Sem Fio com Janelas de Tempo de Bloqueio Mínimas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Simpósio Brasileiro de Segurança da Informação e de Sistemas Computacionais (SBSeg 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belém (on line), Brazil. pp.295-308, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbseg.2021.17323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Wireless Payment Channel Networks With Minimum Lock Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.2297-2302, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MEC qui persiste au-delà de la bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Vehicular-Augmented Mobile Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du débit utile en fonction de la distance dans Google Nearby Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Realistic and Adaptive Capacity of D2D Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on a World of Wireless, Mobile, and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, DC, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8792976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'attendre de la collecte de données dans une ville par des bus équipés de capteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo S Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Realistic Bit Rates of D2D Communications between Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.315-322, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Detection of Adversarial Collaboration in Data-Driven Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Conference on Networks of the Future (NoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality Maps for Moving Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2018 - 7th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis moi où tu es, je te dirai ce que tu vaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiência dos Caminhos Quase Mais Curtos em Redes Dinâmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'apprentissage pour le multicast LTE avec communications D2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la conception de protocoles, l'évaluation de performance et l'expérimentation des réseaux de communication (CoRes 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Storage for Mobile Users Using Pre-Positioned Storage Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SMARTOBJECTS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980147.2980151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Betweenness for Multipath Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I seed or should I not: On the remuneration of seeders in D2D offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WoWMoM 2016 Seventeenth International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burst size matters: when node degree helps accelerate opportunistic dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Ad Hoc Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2015.7173163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Being Altruistic: Optimal D2D Offloading under Rewarding Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCoD: Saving Cellular Resources by Delaying Transmissions of Popular Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Twelfth International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brussels, Belgium. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intermodalité pour le délestage des réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Mobile Traffic Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Vehicular Backhaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IFIP, Nov 2014, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding Data in a Cell: Is Cellular Multicast Better than Device-to-Device Communications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth ACM MobiCom Workshop on Challenged Networks (CHANTS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Maui, HI, United States. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2645672.2645678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Contact Predictions in Mobile Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services (IFIP/IEEE WONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Obergurgl, Austria. pp.65 - 72, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WONS.2014.6814723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles as Big Data Carriers: Road Map Space Reduction and Efficient Data Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2014-Fall - IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mechanism to improve content distribution in delay/disruption tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Albini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks and Distributed Systems (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-013-0651-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROiD: Adapting to Individual Mobility Pays Off in Mobile Data Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Selection for Improved WLAN Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotPlanet 2013 - 5th ACM HotPlanet Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hong Kong, Hong Kong SAR China. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491159.2491165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padrões de Mobilidade de Vizinhança em Redes de Contato Intermitente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Brasília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Trace Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Reggani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strength of Vicinity Annexation in Opportunistic Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Network Science for Communication Networks (NetSciCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Torino, Italy. pp.217 - 222, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2013.6562898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Reachability Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Mobicom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2348543.2348589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes d'accessibilité dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePiT: Opportunistic Dissemination of Large Contents on Android Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MobiOpp workshop Demo Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Zurich, Switzerland. pp.79-80, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2159576.2159594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicinity-based DTN Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on Mobile Opportunistic Networks (MobiOpp '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Zurich, Switzerland. pp.37-44, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2159576.2159586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking news articles based on popularity prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.106-110, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Multi-Root ONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - Internet of Things Enabling Technologies 2012 (WCNC - IOT-ET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en diptyque de l'intercontact pour les réseaux à connectivité intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACS: Chopping and shuffling large contents for faster opportunistic dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Eighth International Conference on Wireless On-Demand Network Systems and Services (WONS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WONS.2011.5720207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Service Traffic Shaping in Two-Tier Enterprise Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma Alviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2011 - IEEE Third International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Athènes, Greece. pp.640 - 645, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2011.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de propagation opportuniste pour soulager l'infrastructure 3G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the popularity of online articles based on user comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Limbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS 2011 - 1st International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.67:1--67:8, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988688.1988766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Data Collection in Global Sensing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Bigwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2011 - 36th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.243-246, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Routing with Agendas of Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Data Migration on Wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE WONS (WONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WONS.2011.5720191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVUS: Reliable low-cost and disconnection-aware broadcasting in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Adrian Gorcitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - 7th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1760-1765, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIP Delegation: Enabling VIPs to Offload Data in Wireless Social Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julinda Stefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2011.5982141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relieving the Wireless Infrastructure: When Opportunistic Networks Meet Guaranteed Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on a World of Wireless Mobile and Multimedia Networks (WOWMOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Intercontact Characterization in Disruption-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kerkyra, Greece. pp.271 - 276, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veer: A Trajectory-Based Peer Selection Algorithm for Networks of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Juan-les-Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Routing Stability of a Multi-hop Wireless Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2010 - 2nd International Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Victoria, BC, Canada. pp.82-97, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17994-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenda-based routing in DTNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Surround in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 - IEEE 21st International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.2499-2504, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Deployment for Pervasive Data Gathering in Connectivity-Challenged Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Annual IEEE International Conference on Pervasive Computing and Communications (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.51-59, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2010.5466992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plausible Mobility: Inferring Movement from Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on Mobile Opportunistic Networking, MobiOpp'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pisa, Italy. pp.110-117, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1755743.1755763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-point to single-point service traffic shaping in an enterprise network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Boloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical DHT-Based Location Service for Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th international student workshop on Emerging networking experiments and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Rome, Italy. pp.47-48, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1658997.1659023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des messages dans un réseau mobile opportuniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Analysis of Wi-Fi Activity in Three Urban Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Percom Workshop on Pervasive Wireless Networking (PWN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Galveston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un indicateur de proximité dans les mesures de contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting an Appropriate Routing Protocol for In-Field MANEMO Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanchana Kanchanasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tenerife, Canary Islands, Spain. pp.101-107, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1641876.1641895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and Distributed Localization of Mobile Users in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness (QShine'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Palmas de Gran Canaria, Spain. pp.513-529, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10625-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accordion Phenomenon: Analysis, Characterization, and Impact on DTN Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ugo Tournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1116-1124, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Message Size in Opportunistic Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Networking, Systems, Applications on Mobile Handhelds (Mobiheld 2009, joint with ACM SIGCOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.75-76, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1592606.1592628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Flexible Budget-Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5199023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPS: Positioning with Spatial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golnaz Karbaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Symposium on a "World of Wireless, Mobile and Multimedia networks" (WoWMoM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma análise experimental da capacidade de redes ad hoc veiculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Brazilian Symposium on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and acting with predefined trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Heterogeneous Sensor and Actor Networks (ACM HeterSanet), in conjunction with ACM Mobihoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, Hong Kong SAR China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1374699.1374701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially-Motivated Wireless Neighborhood Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Community Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Hangzhou, China. pp.1336-1341, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHINACOM.2008.4685274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma análise experimental da capacidade de redes ad hoc veiculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPal and WScout, Two Hands-on Tools for Wireless Packet Traces Manipulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WinTECH 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Francisco, CA, United States. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1410077.1410101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEER: Um Algoritmo de Seleção de Pares em Redes Ad Hoc Veiculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rio de Janeiro, Brazil. pp.315-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Agenda-Based Location Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting Service Traffic Requirements in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Boloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New Orleans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2008.ECP.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sniffing IEEE 802.11 Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD-NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Coudert, Sep 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPEW: An Extended Prototyping Environment for Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Communications Systems, ICCS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.1176-1181, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering pour réseaux spontanés basé sur le degré de connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Abstraction Layer for Neighborhood Discovery and Cross-Layer Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Environment for Wireless Multihop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINTEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Phuket, Thailand. pp.33-47, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76809-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otiy: Locators tracking nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual CoNext Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, NY, United States. pp.14, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance contre les attaques par capture dans les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-characterization of user mobility patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination dans les réseaux de capteurs avec puits mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHT-based Functionalities Using Hypercubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 19th World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Santiago, Chile. pp.157-176, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-34738-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millipede: A Rollerblade Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Wireless Network Testbeds, Experimental evaluation and Characterization 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.117-118, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1160987.1161019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kabassanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. pp.469-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting Against Aggregator Compromises in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNext'06 Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.24:1--24:2, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of locality on coordinates dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigcommp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Mobility with Behavioral Rules: the Case of Incident and Emergency Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Internet Engineering Conference, AINTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pathumthani, Thailand. pp.186-205, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11930181_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easily-managed and topology-independent location service for self-organizing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th ACM Interational Symposium on Mobile Ad Hoc Networking and Computing, MobiHoc 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Urbana Champaign, IL, United States. pp.193-204, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062689.1062714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3P: Packets for Position Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIP: Embedded Location Information Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1156-1167, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11422778_93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Natural Mobility Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2005 - 2nd International Workshop on Autonomic Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Athens, Greece. pp.243-253, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11687818_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easily-Managed Location in SONs by exploiting Space-Filling Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS-Free-Free Positioning System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCN 2005 - 2nd IFIP International Conference on Wireless and Optical Communications Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Dubai, United Arab Emirates. pp.541-545, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCN.2005.1436085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Potential-Based Clustering for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Tzevelekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2005 - 2005 ACM Conference on emerging network experiment and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.292-293, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1095921.1095986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination prédictive des coordonnées pour le routage géographique basé sur l'age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired networking: from real-life network study to mobility modeling and mobile networking heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Merging of Overlapping Spontaneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference - Fall'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Los Angeles, CA, United States. pp.3050-3054, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2004.1400621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Requirements for Autonomic Routing in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2004 - 1st International IFIP Workshop on Autonomic Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Berlin, Germany. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11520184_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Inter-networking for Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWCN 2004 - IEEE/IFIP International Conference on Mobile and Wireless Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France. pp.383-394, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Techniques CetMef (Centre d'Etudes Techniques Maritimes et Fluviales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage pair-à-pair dans les réseaux spontanés à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel'03 - 5ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage basé sur ancre dans les réseaux à large échelle auto-organisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'03 - Colloque Francophone sur l'Ingenierie des Protocoles 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Routing Using Distributed Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Dallas-Fort Worth, TX, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2003.1192745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS mechanisms for multicast applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo André da Silva Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Telecommunication Systems, Modeling, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Monterey, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding network-wide broadcasting with controlled flooding for on-demand ad hoc routing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sardinia, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Ambience : les perspectives au niveau QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Munaretto Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-aware Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, TX, United States. pp.2506-2510, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.966228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Offloading Beyond the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResCom 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity analysis of a city-wide V2V network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Network of the Future (NoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Búzios, Brazil. International Conference on the Network of the Future (NoF), 2016, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2016.7810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Vicinity Dynamics in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (ACM MSWiM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelone, Spain. ACM, pp.153-160, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2512840.2512861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging on Electric Vehicles for Big Data Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT 2013 - Journées Nationales des Communications dans les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Carriers for Big Data Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Adrian Gorcitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Vehicular Networking Conference (VNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Seoul, South Korea. 2012 IEEE Vehicular Networking Conference (VNC), pp.109-114, 2012, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VNC.2012.6407418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes de Canais de Pagamento: Provendo Escalabilidade para Pagamentos em Criptomoedas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araújo Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minicursos do XL Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Wireless Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail S. Sichitiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Ibnkahla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Cross Layer Design in Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Taylor and Francis Group, LLC, pp.325-353, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video over IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Book Series, pp.929-935, 2005, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78414-4_246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Bandwidth sharing for multi-layered video in multi-source environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.10, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et Système d'Échange de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3061397. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Single- and Multi-Interface Super-Sniffers in Wi-Fi Passive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumps: Enhancing hop-count positioning in sensor networks using multiple coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Considerations for a Self-Configuring Routing Scheme for Spontaneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.3: Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.3: Trace observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyPal: Wi-Fi Trace Synchronization and Merging Python Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LIP6 UMR 7606, Sorbonne Université, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618014v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESCUE: Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP6 - Laboratoire d'Informatique de Paris 6; CRISTAL; LAAS-CNRS; Orangelabs; ENS Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIP Delegation: Enabling VIPs to Offload Data in Wireless Social Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julinda Stefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7563, INRIA. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573301v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic data collection through delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Bigwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7361, INRIA. 2010, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00508273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Planetary Object Name Service: Issues and Design Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7042, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Internet of Things (CIoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Menezes Ferrazani Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Monteiro Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scherly Varela de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves Rubinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th Conference on Cloud and Internet of Things (CIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Niterói, Brazil. IEEE, 2020, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIoT50422.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh ACM Workshop on Challenged Networks (CHANTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Boldrini; Marcelo Dias de Amorim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. , 2016, 978-1-4503-4256-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Dias de Amorim; Razvan Stanica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France. , 2016, CORES2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on the Network of the Future (NOF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Secci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Dias de Amorim; Otto Carlos Muniz Bandeira Duarte; Marcelo Gonçalves Rubinstein; Stefano Secci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Network of the Future (NOF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buzios, Brazil. , 2016, 978-1-5090-4670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marcelo Dias de Amorim </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au laboratoire LIP6, Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3710-6805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077498755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The focuses of my research are on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">designing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">evaluating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> interactive dynamic networks. In the latest years, I have been investigating disruptive strategies to better handle the data tsunami problem in such networks. I have attracted significant research funds from both government (France and Europe) and industry. I have co-authored more than 150 papers on computer networking and network science. I am a former associate editor for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications & Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> as well as guest editor for </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I served in the technical program committee of several international conferences and was the general co-chair of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2019. I was one of the co-founders and CTO of Hopcast, a company promoting an orchestrated Internet of proximity.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Blockchain Scalability: From Hardware to Layer-Two Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.2411-2458. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2024.3376252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity is strength: Improving Wi-Fi passive measurements through sniffer redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.103287. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby connections strategies: Features, usage, and empirical performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.100895. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2023.100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Content-Mobility Priority Modeling for Cached Content Selection in D2D Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-020-09569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Vehicle Coverage in a Bus-Based General-Purpose Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.2978483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised and Incremental Learning Orchestration for Cyber-Physical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcio Henrik Amorim Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Murillo Piedrahita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Julieta Rueda Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Castro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scherly Varela de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (7), pp.e4011. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Aware Coverage Metric for Bus-Based Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Cruz Caminha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.192-200. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-assisted offloading in centrally-coordinated cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data offloading capacity in a megalopolis using taxis and buses as data carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Souza Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coverage of Bus-Based Mobile Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Henrique Cruz Caminha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18061976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility as an Alternative Communication Channel: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2841192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Node Gatherings to Save Cellular Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mohamed Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-aware modeling of two-phase electric charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonio Vieira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sadoc Menasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2580127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Quasi-Shortest Paths: ρ-Geodesic Betweenness Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2017.2708705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrally-Controlled Mass Data Offloading Using Vehicular Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.401-415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2017.2672878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Massive Data onto Passenger Vehicles: Topology Simplification and Traffic Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.3248 - 3261. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2016.2518926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualizing vehicular node resources: Feasibility study of virtual machine migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime route planning with constrained devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus de L. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyson de J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloysio C.P. Pedroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing plateaux in cellular data offloading using adaptive content reinjection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Offloading Techniques in Cellular Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Passarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (2), pp.580-603. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2014.2369742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS: Fair Opportunistic Multi-Content Dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2014.2368558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint multicast/D2D learning-based approach to LTE traffic offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.26 -- 37. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Wireless Traffic Capture Through Community Detection and Trace Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (7), pp.1757 - 1769. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2477809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Popularity Prediction to Ranking Online News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.4:174. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-014-0174-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Offloading in social mobile networks through VIP Delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julinda Stefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.92-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering vicinity properties in disruption-tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.210--223. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on predicting the popularity of web content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-014-0008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FITS: A flexible virtual network testbed architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyno Henrique G. Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.221--237. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bjp.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Contract Enforcement in Service-Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma Alviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Boloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Callaway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2011.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Strategy for Periodic Readings in Robotic-Assisted Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (7), pp.1907-1918. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2012.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-and-Track: Saving Infrastructure Bandwidth Through Opportunistic Forwarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.682-697. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-Whole Dissemination of Large Multimedia Contents in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (15), pp.1786-1797. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Wi-Fi Packet Traces with WiPal: Design and Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of cross-layer routing in a wireless mesh backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (5), pp.1568--1583. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic and Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.164370. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/164370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Opportunistic Epidemic Routing on Edge-Markovian Dynamic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (5), pp.1259-1263. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2011.020811.090163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Zero Triangular Location through Time-Slotted Mobility Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (2), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-010-0291-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume-Aware Positioning in the Context of a Marine Port Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golnaz Karbaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.962-972. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-Aware Routing in Highly Dynamic DTNs: The RollerNet Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ugo Tournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (12), pp.1755-1768. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2010.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORD: Tracking mobile clients in a real mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (8), pp.1461--1475. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price: Hybrid Geographic and Contact-based Forwarding in Delay-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Galluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2352-2360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From encounters to plausible mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Zegura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Management of Spontaneous and Heterogeneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Studer Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Berlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Correia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2010.5450659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANEMO Routing in Practice: Protocol Selection, Expected Performance, and Experimental Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanchana Kanchanasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93-B (8), pp.2004-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the capacity of in-car to in-car vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (11), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2009.5307476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPal: Efficient Offline Merging of IEEE 802.11 Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOBILE Mobile Computing and Communications Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1740437.1740443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPS: Using sociology for personnal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.831-842. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2008.2003337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Wireless Sensor Networks Against Aggregator Compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2008.4481352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Aspects of Mobility in Wireless Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandros Tassiulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (6), pp.6-7. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2008.4749741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Around First: Localized Potential-Based Clustering in Spontaneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (8), pp.653-655. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2007.07466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twins: a Dual Addressing Space Representation for Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (12), pp.1468--1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the Routing Architecture of Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Sichitiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (6), pp.98-104. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2006.275204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering Microscopic Mobility Modeling for Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (6), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2006.273114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the European Research on Sensor Networks in the Context of the Networks of Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (7-8), pp.1103-1105. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in spontaneous networks: the approach of DHT-based routing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (5), pp.589-606. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2004.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preferential Attachment Gathering Mobility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (10), pp.900-902. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2005.10023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Control and Localization in Wireless Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hünerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing latency and overhead of route repair with controlled flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:WINE.0000028539.73976.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underlay strategy for indirect routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:WINE.0000044033.02880.b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-extracting accurate modeling for bounded-delay video services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (3), pp.197-207. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Video Quality through Differential Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-002-0081-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving User Satisfaction in Adaptive Multicast Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (3), pp.221-229. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCN.2002.6596915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Layering and Efficient Merging in Non-Cooperative Multicast Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (2), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-65002001000100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active bandwidth sharing for multi-layered video in multi-source environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Information System Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving user's satisfaction in adaptive multicast video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Exit Criteria for Edge Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo S. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Machine Learning for Communications and Networking (ICMLCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité spatio-temporelle et localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Videira Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Prestes Fittipaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representativeness of Wi-Fi Data Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Prestes Fittipaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Souza Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Maciel Luís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment décider du moment de partir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo S. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa de Distância em Redes Wi-Fi usando Super-sniffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Videira Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Niterói, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Challenges of Single-hop, Device-to-Device Communication in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Sophocleous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Karkotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loizos Christofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI: Lost and Alone, a Case for Redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 18th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece. pp.184-189, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob55322.2022.9941697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCNsim: A Flexible and Modular Simulator for Payment Channel Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Direct Link Establishment Delay Between Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Lagos Jenschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 47th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Edmonton, AB, Canada. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où la redondance peut aider dans la capture passive de trafic Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Completeness of Passive Wi-Fi Traffic Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.961-966, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can Sniffer Redundancy Improve Wi-Fi Traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 95th Vehicular Technology Conference: (VTC2022-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da Evolução Topológica da Rede Lightning de Canais de Pagamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Simpósio Brasileiro de Segurança da Informação e de Sistemas Computacionais (SBSeg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des réseaux de canaux de paiement sans fil avec des fenêtres de temps de verrouillage réduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les noeuds mobiles passent à l'action !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading computing tasks beyond the edge: A data-driven analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protegendo Redes de Canais de Pagamento Sem Fio com Janelas de Tempo de Bloqueio Mínimas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Simpósio Brasileiro de Segurança da Informação e de Sistemas Computacionais (SBSeg 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belém (on line), Brazil. pp.295-308, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbseg.2021.17323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Wireless Payment Channel Networks With Minimum Lock Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.2297-2302, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MEC qui persiste au-delà de la bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Vehicular-Augmented Mobile Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du débit utile en fonction de la distance dans Google Nearby Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'attendre de la collecte de données dans une ville par des bus équipés de capteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo S Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Realistic Bit Rates of D2D Communications between Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.315-322, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Detection of Adversarial Collaboration in Data-Driven Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Conference on Networks of the Future (NoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Realistic and Adaptive Capacity of D2D Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on a World of Wireless, Mobile, and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, DC, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2019.8792976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality Maps for Moving Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2018 - 7th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis moi où tu es, je te dirai ce que tu vaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiência dos Caminhos Quase Mais Curtos em Redes Dinâmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'apprentissage pour le multicast LTE avec communications D2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la conception de protocoles, l'évaluation de performance et l'expérimentation des réseaux de communication (CoRes 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Storage for Mobile Users Using Pre-Positioned Storage Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SMARTOBJECTS'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980147.2980151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I seed or should I not: On the remuneration of seeders in D2D offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WoWMoM 2016 Seventeenth International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Betweenness for Multipath Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost of Being Altruistic: Optimal D2D Offloading under Rewarding Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burst size matters: when node degree helps accelerate opportunistic dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Mediterranean Ad Hoc Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MedHocNet.2015.7173163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCoD: Saving Cellular Resources by Delaying Transmissions of Popular Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Twelfth International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Brussels, Belgium. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2015.7454309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intermodalité pour le délestage des réseaux d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Mobile Traffic Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Vehicular Backhaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IFIP, Nov 2014, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicles as Big Data Carriers: Road Map Space Reduction and Efficient Data Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2014-Fall - IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding Data in a Cell: Is Cellular Multicast Better than Device-to-Device Communications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth ACM MobiCom Workshop on Challenged Networks (CHANTS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Maui, HI, United States. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2645672.2645678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Contact Predictions in Mobile Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Annual Conference on Wireless On-demand Network Systems and Services (IFIP/IEEE WONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Obergurgl, Austria. pp.65 - 72, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WONS.2014.6814723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind mechanism to improve content distribution in delay/disruption tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Albini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks and Distributed Systems (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-013-0651-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROiD: Adapting to Individual Mobility Pays Off in Mobile Data Offloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padrões de Mobilidade de Vizinhança em Redes de Contato Intermitente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Brasília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Trace Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Reggani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Selection for Improved WLAN Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotPlanet 2013 - 5th ACM HotPlanet Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hong Kong, Hong Kong SAR China. pp.9-14, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491159.2491165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Strength of Vicinity Annexation in Opportunistic Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Network Science for Communication Networks (NetSciCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Torino, Italy. pp.217 - 222, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2013.6562898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Reachability Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Mobicom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2348543.2348589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes d'accessibilité dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PePiT: Opportunistic Dissemination of Large Contents on Android Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sammarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MobiOpp workshop Demo Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Zurich, Switzerland. pp.79-80, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2159576.2159594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicinity-based DTN Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on Mobile Opportunistic Networks (MobiOpp '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Zurich, Switzerland. pp.37-44, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2159576.2159586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking news articles based on popularity prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.106-110, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Multi-Root ONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - Internet of Things Enabling Technologies 2012 (WCNC - IOT-ET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en diptyque de l'intercontact pour les réseaux à connectivité intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACS: Chopping and shuffling large contents for faster opportunistic dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Eighth International Conference on Wireless On-Demand Network Systems and Services (WONS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WONS.2011.5720207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERVUS: Reliable low-cost and disconnection-aware broadcasting in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Adrian Gorcitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - 7th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1760-1765, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Data Migration on Wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE WONS (WONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Bardonecchia, Italy. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WONS.2011.5720191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Service Traffic Shaping in Two-Tier Enterprise Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma Alviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2011 - IEEE Third International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Athènes, Greece. pp.640 - 645, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2011.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de propagation opportuniste pour soulager l'infrastructure 3G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the popularity of online articles based on user comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Limbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS 2011 - 1st International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.67:1--67:8, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988688.1988766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Data Collection in Global Sensing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Bigwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2011 - 36th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.243-246, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Routing with Agendas of Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIP Delegation: Enabling VIPs to Offload Data in Wireless Social Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julinda Stefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2011.5982141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relieving the Wireless Infrastructure: When Opportunistic Networks Meet Guaranteed Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Symposium on a World of Wireless Mobile and Multimedia Networks (WOWMOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Intercontact Characterization in Disruption-Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kerkyra, Greece. pp.271 - 276, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2011.5983789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veer: A Trajectory-Based Peer Selection Algorithm for Networks of Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IFIP Annual Mediterranean Ad Hoc Networking Workshop, Med-Hoc-Net 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Juan-les-Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenda-based routing in DTNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Belle Dune, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Routing Stability of a Multi-hop Wireless Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2010 - 2nd International Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Victoria, BC, Canada. pp.82-97, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17994-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Surround in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 - IEEE 21st International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.2499-2504, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2010.5671743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Deployment for Pervasive Data Gathering in Connectivity-Challenged Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Annual IEEE International Conference on Pervasive Computing and Communications (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.51-59, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2010.5466992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plausible Mobility: Inferring Movement from Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on Mobile Opportunistic Networking, MobiOpp'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pisa, Italy. pp.110-117, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1755743.1755763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multi-point to single-point service traffic shaping in an enterprise network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Boloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2009.5425450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical DHT-Based Location Service for Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th international student workshop on Emerging networking experiments and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Rome, Italy. pp.47-48, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1658997.1659023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des messages dans un réseau mobile opportuniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Analysis of Wi-Fi Activity in Three Urban Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Percom Workshop on Pervasive Wireless Networking (PWN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Galveston, TX, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2009.4912876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un indicateur de proximité dans les mesures de contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting an Appropriate Routing Protocol for In-Field MANEMO Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Tazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirapon Wongsaardsakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanchana Kanchanasut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tenerife, Canary Islands, Spain. pp.101-107, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1641876.1641895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and Distributed Localization of Mobile Users in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Bezahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness (QShine'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Palmas de Gran Canaria, Spain. pp.513-529, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10625-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accordion Phenomenon: Analysis, Characterization, and Impact on DTN Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ugo Tournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1116-1124, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Message Size in Opportunistic Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Whitbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Networking, Systems, Applications on Mobile Handhelds (Mobiheld 2009, joint with ACM SIGCOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.75-76, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1592606.1592628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Flexible Budget-Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5199023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAPS: Positioning with Spatial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golnaz Karbaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Symposium on a "World of Wireless, Mobile and Multimedia networks" (WoWMoM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma análise experimental da capacidade de redes ad hoc veiculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Brazilian Symposium on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and acting with predefined trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Heterogeneous Sensor and Actor Networks (ACM HeterSanet), in conjunction with ACM Mobihoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, Hong Kong SAR China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1374699.1374701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Agenda-Based Location Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEER: Um Algoritmo de Seleção de Pares em Redes Ad Hoc Veiculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rio de Janeiro, Brazil. pp.315-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially-Motivated Wireless Neighborhood Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Community Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Hangzhou, China. pp.1336-1341, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHINACOM.2008.4685274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma análise experimental da capacidade de redes ad hoc veiculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sávio Rodrigues Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPal and WScout, Two Hands-on Tools for Wireless Packet Traces Manipulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WinTECH 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Francisco, CA, United States. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1410077.1410101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting Service Traffic Requirements in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthana Boloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Globecom Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New Orleans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2008.ECP.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sniffing IEEE 802.11 Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD-NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Coudert, Sep 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPEW: An Extended Prototyping Environment for Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Conference on Communications Systems, ICCS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.1176-1181, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering pour réseaux spontanés basé sur le degré de connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Abstraction Layer for Neighborhood Discovery and Cross-Layer Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Environment for Wireless Multihop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINTEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Phuket, Thailand. pp.33-47, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76809-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otiy: Locators tracking nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual CoNext Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, NY, United States. pp.14, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance contre les attaques par capture dans les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-characterization of user mobility patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IST Mobile and Wireless Communication Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination dans les réseaux de capteurs avec puits mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHT-based Functionalities Using Hypercubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 19th World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Santiago, Chile. pp.157-176, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-34738-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of locality on coordinates dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kabassanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. pp.469-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resisting Against Aggregator Compromises in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claveirole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNext'06 Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.24:1--24:2, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millipede: A Rollerblade Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Wireless Network Testbeds, Experimental evaluation and Characterization 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.117-118, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1160987.1161019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigcommp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Mobility with Behavioral Rules: the Case of Incident and Emergency Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Internet Engineering Conference, AINTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pathumthani, Thailand. pp.186-205, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11930181_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIP: Embedded Location Information Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.1156-1167, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11422778_93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easily-managed and topology-independent location service for self-organizing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th ACM Interational Symposium on Mobile Ad Hoc Networking and Computing, MobiHoc 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Urbana Champaign, IL, United States. pp.193-204, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1062689.1062714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3P: Packets for Position Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Natural Mobility Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2005 - 2nd International Workshop on Autonomic Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Athens, Greece. pp.243-253, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11687818_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easily-Managed Location in SONs by exploiting Space-Filling Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS-Free-Free Positioning System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCN 2005 - 2nd IFIP International Conference on Wireless and Optical Communications Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Dubai, United Arab Emirates. pp.541-545, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCN.2005.1436085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Potential-Based Clustering for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Tzevelekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2005 - 2005 ACM Conference on emerging network experiment and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.292-293, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1095921.1095986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination prédictive des coordonnées pour le routage géographique basé sur l'age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired networking: from real-life network study to mobility modeling and mobile networking heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Merging of Overlapping Spontaneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference - Fall'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Los Angeles, CA, United States. pp.3050-3054, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2004.1400621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Requirements for Autonomic Routing in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC 2004 - 1st International IFIP Workshop on Autonomic Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Berlin, Germany. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11520184_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Inter-networking for Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MWCN 2004 - IEEE/IFIP International Conference on Mobile and Wireless Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France. pp.383-394, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Techniques CetMef (Centre d'Etudes Techniques Maritimes et Fluviales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage pair-à-pair dans les réseaux spontanés à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel'03 - 5ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-mer, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage basé sur ancre dans les réseaux à large échelle auto-organisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'03 - Colloque Francophone sur l'Ingenierie des Protocoles 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Routing Using Distributed Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Dallas-Fort Worth, TX, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2003.1192745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS mechanisms for multicast applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo André da Silva Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira de Rezende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Telecommunication Systems, Modeling, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Monterey, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding network-wide broadcasting with controlled flooding for on-demand ad hoc routing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Med-Hoc-Net 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sardinia, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Ambience : les perspectives au niveau QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Munaretto Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-aware Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, TX, United States. pp.2506-2510, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.966228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Offloading Beyond the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Khizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResCom 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity analysis of a city-wide V2V network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Souza Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Network of the Future (NoF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Búzios, Brazil. International Conference on the Network of the Future (NoF), 2016, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOF.2016.7810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Vicinity Dynamics in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Phe-Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (ACM MSWiM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelone, Spain. ACM, pp.153-160, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2512840.2512861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging on Electric Vehicles for Big Data Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCT 2013 - Journées Nationales des Communications dans les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nevers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Carriers for Big Data Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Adrian Gorcitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesid Jarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Wakikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Vehicular Networking Conference (VNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Seoul, South Korea. 2012 IEEE Vehicular Networking Conference (VNC), pp.109-114, 2012, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VNC.2012.6407418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes de Canais de Pagamento: Provendo Escalabilidade para Pagamentos em Criptomoedas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Franco Camilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antonio Fontes Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Airam Castro de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Araújo Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minicursos do XL Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Wireless Self-Organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail S. Sichitiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Viniotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Ibnkahla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Cross Layer Design in Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Taylor and Francis Group, LLC, pp.325-353, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video over IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Book Series, pp.929-935, 2005, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78414-4_246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Bandwidth sharing for multi-layered video in multi-source environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kogan Page Science, pp.10, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et Système d'Échange de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3061397. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Single- and Multi-Interface Super-Sniffers in Wi-Fi Passive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumps: Enhancing hop-count positioning in sensor networks using multiple coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Considerations for a Self-Configuring Routing Scheme for Spontaneous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.3: Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2b: Measurement tools, data collection and device association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.2b, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.2: Trace merging on a per-user basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.2, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.3: Trace observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.3, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.2a: Measurement infrastructure deployment and raw data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Melo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.2a, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1: Sanitization strategies and utility results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Farhi-Rivasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D3.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyPal: Wi-Fi Trace Synchronization and Merging Python Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Imran Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LIP6 UMR 7606, Sorbonne Université, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618014v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1: Architectural design and instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias de Mello Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D2.1, Sorbonne Université (Paris, France); Inria Saclay - Île de France; La Rochelle Université, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESCUE: Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Owezarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIP6 - Laboratoire d'Informatique de Paris 6; CRISTAL; LAAS-CNRS; Orangelabs; ENS Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIP Delegation: Enabling VIPs to Offload Data in Wireless Social Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julinda Stefa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7563, INRIA. 2011, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573301v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic data collection through delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Bigwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7361, INRIA. 2010, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00508273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Planetary Object Name Service: Issues and Design Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7042, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Internet of Things (CIoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Menezes Ferrazani Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Monteiro Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scherly Varela de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves Rubinstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 4th Conference on Cloud and Internet of Things (CIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Niterói, Brazil. IEEE, 2020, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIoT50422.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh ACM Workshop on Challenged Networks (CHANTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Boldrini; Marcelo Dias de Amorim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States. , 2016, 978-1-4503-4256-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Dias de Amorim; Razvan Stanica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France. , 2016, CORES2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on the Network of the Future (NOF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Carlos Muniz Bandeira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonçalves Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Secci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Dias de Amorim; Otto Carlos Muniz Bandeira Duarte; Marcelo Gonçalves Rubinstein; Stefano Secci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Network of the Future (NOF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buzios, Brazil. , 2016, 978-1-5090-4670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46BBAF3F"/>
+    <w:nsid w:val="78941248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amorim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3710-6805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077498755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antonio Fontes Rebello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Franco Camilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2024.3376252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Imran Syed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100895" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Mota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Macedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09569-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.2978483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio Henrik Amorim Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Murillo Piedrahita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Julieta Rueda Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Castro Fernandes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scherly Varela de Medeiros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Cruz Caminha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.03.043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.11.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souza Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18061976" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2841192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonio Vieira Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2580127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mohamed Bezahaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne S. V. Medeiros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2708705" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2672878" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campista" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01247713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2518926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de L. Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson de J. dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio C.P. Pedroza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rebecchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2014.2369742" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belblidia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2368558" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Valerio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.09.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias M. Campista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2477809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tatar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0174-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio Barbera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Phe-Neau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.08.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PD6SDHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-014-0008-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moraes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Mattos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyno Henrique G. Ferraz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubinstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCML9M6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma Alviz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Boloor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Callaway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2011.45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2012.06.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QLFL85L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2012.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW8PCHGF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2012.03.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Campbell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/164370" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2011.020811.090163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-010-0291-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4RP7GD3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579839v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Karbaschi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.02.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.247" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.03.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0SBH8V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zegura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2010.11.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Studer Ferreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berlemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2010.5450659" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Van Meter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Wakikawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirapon Wongsaardsakul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gon&#231;alves Rubinstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Rodrigues Cavalcanti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves dos Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2009.5307476" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1740437.1740443" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legendre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2003337" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Tassiulas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2008.4749741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4481352" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151827v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Todorova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.07466" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Sichitiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2006.275204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2006.273114" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219961" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKND49RP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2004.08.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1KV14P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.10023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gober" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#252;nerberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000028539.73976.64" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRHNKSJJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000044033.02880.b7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0NN27ZZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2003.10.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151201v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-002-0081-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G0W7LQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2002.6596915" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-65002001000100004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Videira Rubinstein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Prestes Fittipaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Souza Couto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Maciel Lu&#237;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963398v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto G. Pacheco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Couto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140234" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006641v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04233512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Sophocleous" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karkotis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loizos Christofi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Lagos Jenschke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941697" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930334v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843486" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824970" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721154v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860874" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664381v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Khizar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Conan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbseg.2021.17323" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287777v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735461v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217365" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8792976" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S Couto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036116v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355918" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496997v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01351583v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980151" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370710v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814942" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321387v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203326v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2015.7173163" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148016v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454309" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148427v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01074558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020813" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026075v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645672.2645678" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001817v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814723" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00994848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966227" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137938v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Munaretto" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-013-0651-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840829v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491159.2491165" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801530v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216621v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Reggani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686527" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562898" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273067v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2348543.2348589" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680388v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159576.2159594" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159576.2159586" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982968v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.28" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Quilez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauvre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689994v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602584v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720207" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649616v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2011.99" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587584v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940014v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Limbourg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988766" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bigwood" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115199" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287997v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720191" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940012v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Adrian Gorcitz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982615" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653842v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2011.5982141" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285689v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986466" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620831v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983789" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290762v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546875" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476488v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671743" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291215v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755743.1755763" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295208v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rodriguez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425450" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912876" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419461v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney van Meter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1641876.1641895" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295162v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062024" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1592606.1592628" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295223v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396284v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282485" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303451v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334357v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1374699.1374701" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303454v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2008.4685274" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300829v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305178v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410077.1410101" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303003v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.1031" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303771v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2008.ECP.27" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315782v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303416v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737368" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311768v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364672" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311827v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299098" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176965v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351658v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34738-7_12" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352506v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161019" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351676v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368468" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351654v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254048" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11930181_14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLW6JGDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429447v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062689.1062714" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487903v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487874v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_93" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487864v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11687818_20" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487905v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487870v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Tzevelekas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stavrakakis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095986" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487902v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520285v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2004.1400621" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520026v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520184_2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520283v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_33" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529399v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530449v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529400v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2003.1192745" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544896v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Andr&#233; da Silva Goncalves" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544932v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539677v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Munaretto Fonseca" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.966228" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405318v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495099v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Souza Dias" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810128" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863218v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512840.2512861" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00825848v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739361v2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2012.6407418" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775717v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334344v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail S. Sichitiu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418198v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78414-4_246" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389712v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500112v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Puig" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012694v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618014v5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01965737v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573301v4" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508273v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419496v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Menezes Ferrazani Mattos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Monteiro Moraes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT50422.2020" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513371v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boldrini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513503v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513377v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amorim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3710-6805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077498755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antonio Fontes Rebello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Franco Camilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Airam Castro de Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2024.3376252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Imran Syed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04225102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lagos Jenschke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100895" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Mota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Macedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-020-09569-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cruz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.2978483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio Henrik Amorim Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Murillo Piedrahita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Julieta Rueda Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Castro Fernandes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scherly Varela de Medeiros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Cruz Caminha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Souza Couto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.03.043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.11.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souza Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18061976" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2841192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mohamed Bezahaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonio Vieira Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2580127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne S. V. Medeiros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2708705" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2672878" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01247713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2518926" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campista" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus de L. Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson de J. dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio C.P. Pedroza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2016.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rebecchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Passarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bruno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2014.2369742" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belblidia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammarco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2368558" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Valerio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.09.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias M. Campista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2477809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tatar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-014-0174-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio Barbera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Phe-Neau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.08.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PD6SDHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-014-0008-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moraes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Mattos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyno Henrique G. Ferraz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubinstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2014.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCML9M6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma Alviz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Boloor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Callaway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2011.45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2012.06.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QLFL85L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitbeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2012.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2012.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1080" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW8PCHGF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Campbell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/164370" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2011.020811.090163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-010-0291-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4RP7GD3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579839v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Jarma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Karbaschi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.02.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.247" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.03.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0SBH8V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zegura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2010.11.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Studer Ferreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berlemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2010.5450659" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tazaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Van Meter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Wakikawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirapon Wongsaardsakul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Kanchanasut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gon&#231;alves Rubinstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Rodrigues Cavalcanti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves dos Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2009.5307476" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1740437.1740443" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legendre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2008.2003337" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918368v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4481352" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandros Tassiulas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2008.4749741" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151827v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Todorova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.07466" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Sichitiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2006.275204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2006.273114" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219961" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKND49RP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira de Rezende" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2004.08.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR1KV14P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.10023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gober" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#252;nerberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153140v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000028539.73976.64" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRHNKSJJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WINE.0000044033.02880.b7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0NN27ZZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Carlos Muniz Bandeira Duarte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2003.10.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151201v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-002-0081-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8G0W7LQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2002.6596915" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-65002001000100004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573166v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus S. Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto G. Pacheco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Couto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140234" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Videira Rubinstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Mello Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Prestes Fittipaldi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Souza Couto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Maciel Lu&#237;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006641v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04233512v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Sophocleous" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karkotis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loizos Christofi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Lagos Jenschke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob55322.2022.9941697" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930334v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843486" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824970" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721154v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860874" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664381v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Khizar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Conan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbseg.2021.17323" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287777v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735461v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217365" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S Couto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036116v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355918" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2019.8792976" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496997v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01351583v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980151" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321387v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370710v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814942" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedHocNet.2015.7173163" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2015.7454309" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148427v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01074558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020813" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00994848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966227" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026075v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2645672.2645678" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2014.6814723" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137938v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Munaretto" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fonseca" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-013-0651-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801530v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216621v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Reggani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686527" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840829v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491159.2491165" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790012v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6562898" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273067v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2348543.2348589" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680388v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159576.2159594" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159576.2159586" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982968v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2012.28" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Quilez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauvre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689994v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602584v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720207" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940012v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Adrian Gorcitz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982615" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285690v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WONS.2011.5720191" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2011.99" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587584v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940014v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Limbourg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988766" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bigwood" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115199" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287997v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653842v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2011.5982141" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285689v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986466" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620831v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2011.5983789" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290762v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546875" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602587v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5671743" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291215v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755743.1755763" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295208v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rodriguez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2009.5425450" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2009.4912876" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419461v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney van Meter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1641876.1641895" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295162v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062024" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1592606.1592628" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295223v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5199023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396284v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282485" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303451v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334357v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1374699.1374701" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303003v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.1031" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303526v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303454v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2008.4685274" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300829v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305178v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410077.1410101" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303771v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2008.ECP.27" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315782v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303416v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737368" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311768v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364672" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311827v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299098" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176965v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351658v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34738-7_12" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351654v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254048" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351676v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368468" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352506v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161019" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11930181_14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JLW6JGDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487874v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_93" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429447v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062689.1062714" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487903v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487864v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11687818_20" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487905v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487870v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Tzevelekas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stavrakakis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095986" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487902v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520285v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2004.1400621" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520026v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520184_2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520283v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_33" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529399v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530449v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529400v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2003.1192745" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544896v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Andr&#233; da Silva Goncalves" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544932v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539677v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Munaretto Fonseca" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.966228" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405318v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495099v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Souza Dias" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810128" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863218v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512840.2512861" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00825848v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739361v2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2012.6407418" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775717v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ara&#250;jo Thomaz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334344v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail S. Sichitiu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418198v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78414-4_246" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544995v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389712v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500112v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Puig" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012694v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991581v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995763v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991491v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991691v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Farhi-Rivasseau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995688v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias de Melo Silva" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991474v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618014v5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01965737v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573301v4" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508273v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419496v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Menezes Ferrazani Mattos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Monteiro Moraes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT50422.2020" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513371v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boldrini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513503v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513377v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>