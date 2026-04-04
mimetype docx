--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1908,986 +1908,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic Capitalization and Visualization Strategy in Collaborative Knowledge Management System for EI Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolanle Oladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference in Knowledge Management and Knowledge Economy - ICKMKE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, paris, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative knowledge creation and management in information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Conference on Knowledge Management in Organizations - KMO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, veszprém, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AMTEA: Tool for Creating and Exploiting Annotations in the Context of Economic Intelligence (Competitive Intelligence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olusoji Okunoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Uwadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Information Reuse and Integration - IRI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Las Vegas, United States. pp.249--252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRI.2010.5558933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of Knowledge Resource in the context of Economic Intelligence Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolanle Oladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenike O. Osofisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Knowledge Management and Knowledge Economy - ICKMKE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, paris, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">New Perspectives for the organization and dissemination of knowledge - IX Congress ISKO Spanish Chapter 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politécnica de Valencia, Mar 2009, Valencia, Spain. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting Context awareness and annotation process to support multimedia information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Knowledge Management in Organizations - KMO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, veszprém, Hungary</w:t>
+              <w:t xml:space="preserve">Content Architecture: Exploiting and Managing Diverse Resources - The first biennial Conference of the British Chapter of the International Society for Knowledge Organization - ISKO UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User Centered Approach to Collaborative Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems - CTS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Baltimore, Maryland, United States. pp.494-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00392751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of new technologies in public financial management and performance : Agenda for public financial management performance in the context of global best practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adenike O. Osofisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives for the organization and dissemination of knowledge - IX Congress ISKO Spanish Chapter 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politécnica de Valencia, Mar 2009, Valencia, Spain. 15 p</w:t>
+              <w:t xml:space="preserve">6th Nigeria Development Forum Retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Centre for Resource Studies, Nov 2008, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visualisation des connaissances scientifiques : intégration des besoins des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Nigeria Development Forum Retreat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Centre for Resource Studies, Nov 2008, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">35e congrès de l'Association Canadienne des Sciences de l'Information (ACSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill, May 2007, Montréal, Canada. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A communication model for knowledge sharing in collaborative information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Management - ICKM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open system for indexing and retrieving multimedia information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,51 +2925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Information Retrieval among Economic Intelligence Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,260 +3001,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00827350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Semantic approach to optimize multimedia information retrieval; the value of annotation and information use context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Social Science Methodology 2008 - RC33 ‐ Logic and Methodology in Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Naples-Italy, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating users' needs into multimedia information retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,178 +3567,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00139323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AMIE: An annotation model for information research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Computers in Education - ICCE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00131891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche collaborative d'information dans un contexte d'Intelligence Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Système d'information de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Algérie Télécom, Mar 2006, Alger/ Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001137v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic indexing of multimedia documents as a starting point to annotation process</w:t>
               </w:r>
@@ -3806,51 +3806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a model for the representation of multimedia information based on users' needs: economic intelligence approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,50 +3977,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Role of Business Intelligence System in Information Management for Strategic Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Business and Information BAI2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Taiwan Information System Research (ATISR), Jul 2005, Hong Kong</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L'INFORMATION STRATEGIQUE A LA MODELISATION DE L'UTILISATEUR ; APPLICATION AU DOMAINE DE LA GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ducreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation des connaissances dans les systèmes d'informations orientés utilisation : contexte de veille et d'intelligence économique - ISKO-France'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA équipe SITE Société ISKO, Apr 2005, Nancy/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economic Intelligence process : A study according to the point of view of the infomediary and of the information retrieval problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque Européen d'Intelligence Economique "Approche comparée des pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATELIS et ESCEM - Ecole Supérieure de Commerce et de Management de Tours-Poitiers, Jan 2005, Poitiers/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la gestion du risque à la démarche d'Intelligence Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Duffing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journées d'Extraction et de Gestion des Connaissances, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence Économique et les Systèmes d'Informations : Problématiques et approches de solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veille stratégique : Mise en œuvre et valorisation de la veille stratégique en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Algérie-Télécom, Jun 2005, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d'Intelligence Economique : Une étude selon le point de vue de l'infomédiaire et des problématiques de recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ATELIS (ATELiers d'Intelligence Stratégique) (Poitiers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. pp.99-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An approach for modelling of Business Intelligence System to enhance the strategic management of the enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4029,73 +4763,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Business, Economics, Management &amp; Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2005, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of Business Intelligence System model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4111,886 +4845,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Business, Economics and Management Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management Futures, Aug 2005, Fredericton, New Brunswick, CANADA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000254v1</w:t>
-              </w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">sic_00001384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the infomediary in an economic intelligence process</w:t>
               </w:r>
@@ -5160,70 +5160,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The use of Economic Intelligence process and information and Communication technologies to enhance strategic decision process in an enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th World Multi Conference on Systemics, Cybernetics and Informatics - SCI'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIS - International Institute of Informatics and Systemics, Jul 2004, Orlando/USA, pp.301-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Piloter une organisation : de l'information stratégique à la modélisation de l'utilisateur ; application au domaine de la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ducreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Bouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,139 +5320,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Métamorphose des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREFIGE : Groupe de recherche en Economie Financière et Gestion des Entreprises - Université Nancy II, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100210v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00000691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour l'amélioration du processus décisionnel basée sur le processus d'Intelligence Economique</w:t>
               </w:r>
@@ -5937,50 +5937,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution to the understanding of explanatory factors for the decision-maker problem within the framework of economic intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Bouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multiconference on Systimics, Cybernetics and Informatics - SCI' 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Orlando, Florida, USA, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METIORE: A Publications Reference for the Adaptive Hypermedia Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems - AH 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Malaga, Espagne, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'élaboration d'un site web à l'extraction de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nourrissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances - EGC'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Université Montpellier 2, 2002, Montpellier, France, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverse Engineering for Data Bases to be queried on web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nourrissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Orlando, USA, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of information retrieval problem in Economic Intelligence context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIS, 2002, Orlando, USA, pp.148-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of EQuA2te Architecture in Economic Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5989,561 +6477,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Communication Technologies applied to Economic Intelligence - ICTEI'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nancy 2 - University of Ibadan, Aug 2002, Ibadan, Nigeria, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kislin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METIORE: A Publications Reference for the Adaptive Hypermedia Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIIS, 2002, Orlando, USA, pp.148-153</w:t>
+              <w:t xml:space="preserve">Hypermedia: Openness, Structural Awareness, and Adaptivity: International Workshops OHS-7, SC-3, and AH-3 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Aarhus, Denmark, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case-Based Reasoning, User model and IRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Thiery</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kislin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Multiconference on Systimics, Cybernetics and Informatics - SCI' 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Orlando, Florida, USA, 5 p</w:t>
+              <w:t xml:space="preserve">The 5th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orlando, USA, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte du profil de l'utilisateur dans un Système d'Information Stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems - AH 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Malaga, Espagne, 8 p</w:t>
+              <w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique - VSST'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Barcelona, Spain, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METIORE: A Personalized Information Retrieval System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6559,342 +6844,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on User Modeling - UM'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, AlpenCongressCentrum in Sonthofen, Bavaria, Germany, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100470v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">inria-00100472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting user model in Cooperative IRS</w:t>
               </w:r>
@@ -7038,50 +7038,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Information Retrieval Systems in Document Analysis and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Layout Interpretation &amp; its Applications - DLIA'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Bangalore, India. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personalisation of information based on the concept of relevance using a user model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso ISKO-España EOCONSID'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, 1999, Granada, Spain. pp.419-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of Information Retrieval Tools in Automatic Document Modelling and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Workshop on Database &amp; Expert Systems Applications - DAUd'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Florence, Italia, pp.522-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards cooperative information retrieval system with user modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7090,303 +7336,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International conference on Information Systems Analysis &amp; Synthesis - ISAS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098974v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">inria-00108053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7707,151 +7707,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence Économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Cahiers du Numérique. Hermes - Lavoisier, 5, pp.192, 2010, Information, Evaluation, Stratégies, 978-2-7462-2916-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00465681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique et problèmes décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes - Lavoisier, pp.370, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617566v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">inria-00465681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances dans les systèmes d'informations orientés utilisation : contexte de veille et d'intelligence économique</w:t>
               </w:r>
@@ -8068,51 +8068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded fuzzontological model for document interpretation in attribute-value-pair annotation in economic intelligent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olufade Williams Onifade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olusoji Okunoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8625,51 +8625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F3AC097"/>
+    <w:nsid w:val="F44CF977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amos-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-2772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Okae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rotimi Adagunodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusoji Okunoye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Uwadia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2010.5558933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolanle Oladejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Odumuyiwa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike O. Osofisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Maghrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Conejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Dhaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ducreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001278v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Derniame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Graysiak-Lacote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufade Williams Onifade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernand Tiako" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL002N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amos-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-2772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Okae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rotimi Adagunodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolanle Oladejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Odumuyiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusoji Okunoye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Uwadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2010.5558933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike O. Osofisan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Maghrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067519" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Conejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Dhaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ducreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001278v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Derniame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Graysiak-Lacote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufade Williams Onifade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernand Tiako" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL002N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>