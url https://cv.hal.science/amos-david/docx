--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -1908,1189 +1908,1189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AMTEA: Tool for Creating and Exploiting Annotations in the Context of Economic Intelligence (Competitive Intelligence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olusoji Okunoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Uwadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IEEE International Conference on Information Reuse and Integration - IRI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Las Vegas, United States. pp.249--252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRI.2010.5558933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00550115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic Capitalization and Visualization Strategy in Collaborative Knowledge Management System for EI Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolanle Oladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Knowledge Management and Knowledge Economy - ICKMKE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, paris, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative knowledge creation and management in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Knowledge Management in Organizations - KMO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, veszprém, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olusoji Okunoye</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A User Centered Approach to Collaborative Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Uwadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Information Reuse and Integration - IRI 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRI.2010.5558933⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems - CTS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, Maryland, United States. pp.494-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00392751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Knowledge Resource in the context of Economic Intelligence Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolanle Oladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenike O. Osofisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives for the organization and dissemination of knowledge - IX Congress ISKO Spanish Chapter 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Politécnica de Valencia, Mar 2009, Valencia, Spain. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Context awareness and annotation process to support multimedia information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content Architecture: Exploiting and Managing Diverse Resources - The first biennial Conference of the British Chapter of the International Society for Knowledge Organization - ISKO UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative Information Retrieval among Economic Intelligence Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems - CTS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CollabTech 2008, Fourth international conference on collaboration technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Wakayama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00327227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open system for indexing and retrieving multimedia information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067519⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanène Maghrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Canadian Association for Information Science Conference - CAIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Association for Information Science, Jun 2008, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visualisation des connaissances scientifiques : intégration des besoins des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35e congrès de l'Association Canadienne des Sciences de l'Information (ACSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill, May 2007, Montréal, Canada. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A communication model for knowledge sharing in collaborative information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Knowledge Management - ICKM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Columbus, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00345582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of new technologies in public financial management and performance : Agenda for public financial management performance in the context of global best practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Nigeria Development Forum Retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Centre for Resource Studies, Nov 2008, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...256 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic approach to optimize multimedia information retrieval; the value of annotation and information use context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,226 +3204,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NBM and WNBM: Algorithms and Evaluation for personalizing information retrieval in METIORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems - KES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vietri sul Mare, Italy. pp.1024-1032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74829-8_125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00166290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrating users' needs into multimedia information retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167511v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">inria-00166290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard scientifique sur le concept d'intelligence économique</w:t>
               </w:r>
@@ -3567,50 +3567,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00139323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a model for the representation of multimedia information based on users' needs: economic intelligence approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Maghrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV INTERNATIONAL CONFERENCE ON MULTIMEDIA AND INFORMATION - m-ICTE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Seville/Spain, pp.195-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00161921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic indexing of multimedia documents as a starting point to annotation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISKO : 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO Vienna 2006, Jul 2006, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00085559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche collaborative d'information dans un contexte d'Intelligence Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Système d'information de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Algérie Télécom, Mar 2006, Alger/ Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AMIE: An annotation model for information research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3619,290 +3852,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computers in Education - ICCE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00131891v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">inria-00161921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'Intelligence Economique dans un Système d'Information Stratégique universitaire : processus de la modélisation des acteurs</w:t>
               </w:r>
@@ -3977,50 +3977,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An approach for modelling of Business Intelligence System to enhance the strategic management of the enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Business, Economics, Management &amp; Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2005, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal of Business Intelligence System model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Business, Economics and Management Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Management Futures, Aug 2005, Fredericton, New Brunswick, CANADA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence Économique et les Systèmes d'Informations : Problématiques et approches de solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veille stratégique : Mise en œuvre et valorisation de la veille stratégique en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Algérie-Télécom, Jun 2005, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Role of Business Intelligence System in Information Management for Strategic Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4029,168 +4439,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Business and Information BAI2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Taiwan Information System Research (ATISR), Jul 2005, Hong Kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la gestion du risque à la démarche d'Intelligence Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Duffing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journées d'Extraction et de Gestion des Connaissances, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'INFORMATION STRATEGIQUE A LA MODELISATION DE L'UTILISATEUR ; APPLICATION AU DOMAINE DE LA GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ducreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation des connaissances dans les systèmes d'informations orientés utilisation : contexte de veille et d'intelligence économique - ISKO-France'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LORIA équipe SITE Société ISKO, Apr 2005, Nancy/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economic Intelligence process : A study according to the point of view of the infomediary and of the information retrieval problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4232,319 +4737,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Européen d'Intelligence Economique "Approche comparée des pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATELIS et ESCEM - Ecole Supérieure de Commerce et de Management de Tours-Poitiers, Jan 2005, Poitiers/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gérald Duffing</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d'Intelligence Economique : Une étude selon le point de vue de l'infomédiaire et des problématiques de recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Thiery</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées d'Extraction et de Gestion des Connaissances, Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ATELIS (ATELiers d'Intelligence Stratégique) (Poitiers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. pp.99-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4573,440 +4940,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le processus d'Intelligence Economique : Une étude selon le point de vue de l'infomédiaire et des problématiques de recherche d'information</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attempt on the elaboration of good expression principles for information retrieval problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Derniame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ATELIS (ATELiers d'Intelligence Stratégique) (Poitiers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, France. pp.99-114</w:t>
+              <w:t xml:space="preserve">8th World Multi-Conference on SYSTEMICS, CYBERNETICS AND INFORMATICS - SCI 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Orlando, United States. pp.306-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...279 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001278v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the infomediary in an economic intelligence process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Knauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5022,165 +5130,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th World Multi-Conference on Systemics, Cybernetics and Informatics - WMSCI'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIIS - International Institute of Informatics and Systemics, Jul 2004, Orlando/Florida</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000952v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">sic_00001278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Economic Intelligence process and information and Communication technologies to enhance strategic decision process in an enterprise</w:t>
               </w:r>
@@ -5261,51 +5261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter une organisation : de l'information stratégique à la modélisation de l'utilisateur ; application au domaine de la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ducreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Bouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,50 +5350,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure caractérisation des rôles et compétences de l'infomédiaire dans le processus d'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veille Stratégique Scientifique &amp; Technologique - VSST'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT, Oct 2004, Toulouse/France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche pour l'amélioration du processus décisionnel basée sur le processus d'Intelligence Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5402,139 +5484,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000693v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00000955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle pour l'explicitation d'un problème décisionnel: un outil d'aide à la décision dans un contexte d'intelligence économique</w:t>
               </w:r>
@@ -5773,207 +5773,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des éléments de solutions en recherche d'information : conception d'un modèle dynamique dans un contexte décisionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Peguiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès ISKO-France 2003. L'organisation des connaissances : approches conceptuelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intelligence Economique : Recherches et Applications - IERA'2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Economique : Recherches et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, INIST-CNRS, Vandoeuvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of EQuA2te Architecture in Economic Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Peguiron</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès ISKO-France 2003. L'organisation des connaissances : approches conceptuelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble</w:t>
+              <w:t xml:space="preserve">Information and Communication Technologies applied to Economic Intelligence - ICTEI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nancy 2 - University of Ibadan, Aug 2002, Ibadan, Nigeria, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of information retrieval problem in Economic Intelligence context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIS, 2002, Orlando, USA, pp.148-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METIORE: A Publications Reference for the Adaptive Hypermedia Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems - AH 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Malaga, Espagne, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of explanatory factors for the decision-maker problem within the framework of economic intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Bouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6002,195 +6287,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Multiconference on Systimics, Cybernetics and Informatics - SCI' 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Orlando, Florida, USA, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'élaboration d'un site web à l'extraction de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nourrissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,453 +6382,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances - EGC'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRMM, Université Montpellier 2, 2002, Montpellier, France, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering for Data Bases to be queried on web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nourrissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Orlando, USA, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kislin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METIORE: A Personalized Information Retrieval System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIIS, 2002, Orlando, USA, pp.148-153</w:t>
+              <w:t xml:space="preserve">8th International Conference on User Modeling - UM'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, AlpenCongressCentrum in Sonthofen, Bavaria, Germany, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METIORE: A Publications Reference for the Adaptive Hypermedia Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypermedia: Openness, Structural Awareness, and Adaptivity: International Workshops OHS-7, SC-3, and AH-3 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Aarhus, Denmark, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning, User model and IRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6680,73 +6762,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Orlando, USA, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du profil de l'utilisateur dans un Système d'Information Stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6762,139 +6844,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique - VSST'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Barcelona, Spain, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100472v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00100470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting user model in Cooperative IRS</w:t>
               </w:r>
@@ -7038,125 +7038,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards cooperative information retrieval system with user modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International conference on Information Systems Analysis &amp; Synthesis - ISAS'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Information Retrieval Systems in Document Analysis and Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Layout Interpretation &amp; its Applications - DLIA'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Bangalore, India. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalisation of information based on the concept of relevance using a user model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7172,221 +7254,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso ISKO-España EOCONSID'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISKO, 1999, Granada, Spain. pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Information Retrieval Tools in Automatic Document Modelling and Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Workshop on Database &amp; Expert Systems Applications - DAUd'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Florence, Italia, pp.522-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108053v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00098974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7707,151 +7707,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence économique et problèmes décisionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes - Lavoisier, pp.370, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intelligence Économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Cahiers du Numérique. Hermes - Lavoisier, 5, pp.192, 2010, Information, Evaluation, Stratégies, 978-2-7462-2916-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00465681v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00617566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances dans les systèmes d'informations orientés utilisation : contexte de veille et d'intelligence économique</w:t>
               </w:r>
@@ -8068,51 +8068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded fuzzontological model for document interpretation in attribute-value-pair annotation in economic intelligent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olufade Williams Onifade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olusoji Okunoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8625,51 +8625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F44CF977"/>
+    <w:nsid w:val="D5F67EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amos-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-2772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Okae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rotimi Adagunodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolanle Oladejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Odumuyiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusoji Okunoye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Uwadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2010.5558933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike O. Osofisan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Maghrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067519" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Conejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Dhaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ducreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001278v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Derniame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Graysiak-Lacote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufade Williams Onifade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernand Tiako" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL002N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amos-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-2772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Okae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rotimi Adagunodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusoji Okunoye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Uwadia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2010.5558933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolanle Oladejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Odumuyiwa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike O. Osofisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Maghrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Conejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Dhaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ducreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001278v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Derniame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Graysiak-Lacote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufade Williams Onifade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernand Tiako" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL002N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>