--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1908,740 +1908,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic Capitalization and Visualization Strategy in Collaborative Knowledge Management System for EI Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolanle Oladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference in Knowledge Management and Knowledge Economy - ICKMKE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, paris, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative knowledge creation and management in information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Conference on Knowledge Management in Organizations - KMO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, veszprém, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AMTEA: Tool for Creating and Exploiting Annotations in the Context of Economic Intelligence (Competitive Intelligence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olusoji Okunoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Uwadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Information Reuse and Integration - IRI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Las Vegas, United States. pp.249--252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRI.2010.5558933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00550115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of Knowledge Resource in the context of Economic Intelligence Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolanle Oladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenike O. Osofisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Knowledge Management and Knowledge Economy - ICKMKE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, paris, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">New Perspectives for the organization and dissemination of knowledge - IX Congress ISKO Spanish Chapter 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politécnica de Valencia, Mar 2009, Valencia, Spain. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting Context awareness and annotation process to support multimedia information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Knowledge Management in Organizations - KMO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, veszprém, Hungary</w:t>
+              <w:t xml:space="preserve">Content Architecture: Exploiting and Managing Diverse Resources - The first biennial Conference of the British Chapter of the International Society for Knowledge Organization - ISKO UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User Centered Approach to Collaborative Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems - CTS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Baltimore, Maryland, United States. pp.494-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00392751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bolanle Oladejo</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open system for indexing and retrieving multimedia information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adenike O. Osofisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives for the organization and dissemination of knowledge - IX Congress ISKO Spanish Chapter 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politécnica de Valencia, Mar 2009, Valencia, Spain. 15 p</w:t>
+              <w:t xml:space="preserve">36th Canadian Association for Information Science Conference - CAIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Association for Information Science, Jun 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Information Retrieval among Economic Intelligence Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CollabTech 2008, Fourth international conference on collaboration technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Wakayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327227v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00344931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visualisation des connaissances scientifiques : intégration des besoins des utilisateurs</w:t>
               </w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A communication model for knowledge sharing in collaborative information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Odumuyiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2811,420 +2811,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of new technologies in public financial management and performance : Agenda for public financial management performance in the context of global best practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Nigeria Development Forum Retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Centre for Resource Studies, Nov 2008, The Hague, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Semantic approach to optimize multimedia information retrieval; the value of annotation and information use context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Maghrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Nigeria Development Forum Retreat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Centre for Resource Studies, Nov 2008, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">7th International Conference on Social Science Methodology 2008 - RC33 ‐ Logic and Methodology in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Naples-Italy, European Union</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00827350v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00344933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NBM and WNBM: Algorithms and Evaluation for personalizing information retrieval in METIORE</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating users' needs into multimedia information retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a model for the representation of multimedia information based on users' needs: economic intelligence approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3731,178 +3731,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00085559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AMIE: An annotation model for information research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Computers in Education - ICCE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00131891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche collaborative d'information dans un contexte d'Intelligence Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Système d'information de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Algérie Télécom, Mar 2006, Alger/ Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001137v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'Intelligence Economique dans un Système d'Information Stratégique universitaire : processus de la modélisation des acteurs</w:t>
               </w:r>
@@ -3977,1020 +3977,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00102116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration de la démarche d'Intelligence Économique dans l'architecture fonctionnelle d'un système d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Système National d'Information Economique : Etat et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Information Scientifique et Technique(Cerist) - Algérie, Feb 2005, Alger/Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence Économique et les Systèmes d'Informations : Problématiques et approches de solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veille stratégique : Mise en œuvre et valorisation de la veille stratégique en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Algérie-Télécom, Jun 2005, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la gestion du risque à la démarche d'Intelligence Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Duffing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journées d'Extraction et de Gestion des Connaissances, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Business Intelligence System in Information Management for Strategic Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Business and Information BAI2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Taiwan Information System Research (ATISR), Jul 2005, Hong Kong</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L'INFORMATION STRATEGIQUE A LA MODELISATION DE L'UTILISATEUR ; APPLICATION AU DOMAINE DE LA GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ducreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation des connaissances dans les systèmes d'informations orientés utilisation : contexte de veille et d'intelligence économique - ISKO-France'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA équipe SITE Société ISKO, Apr 2005, Nancy/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economic Intelligence process : A study according to the point of view of the infomediary and of the information retrieval problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque Européen d'Intelligence Economique "Approche comparée des pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATELIS et ESCEM - Ecole Supérieure de Commerce et de Management de Tours-Poitiers, Jan 2005, Poitiers/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d'Intelligence Economique : Une étude selon le point de vue de l'infomédiaire et des problématiques de recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ATELIS (ATELiers d'Intelligence Stratégique) (Poitiers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France. pp.99-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indexation des demandes formulées dans un contexte d'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Indice, Index Indexation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSATES, UMR-CNRS 8529 (Equipe anthropologie des savoirs) et GERICO, Nov 2005, Lille/France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An approach for modelling of Business Intelligence System to enhance the strategic management of the enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Business, Economics, Management &amp; Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2005, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of Business Intelligence System model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Business, Economics and Management Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Management Futures, Aug 2005, Fredericton, New Brunswick, CANADA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'information primaire à l'information à valeur ajoutée dans le contexte du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiodun-Charles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International L'information numérique et les enjeux de la société de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de Documentation, Université La Manouba, Tunisie, Apr 2005, Tunis/Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000254v1</w:t>
-              </w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">inria-00000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempt on the elaboration of good expression principles for information retrieval problem</w:t>
               </w:r>
@@ -5166,51 +5166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Economic Intelligence process and information and Communication technologies to enhance strategic decision process in an enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5261,51 +5261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter une organisation : de l'information stratégique à la modélisation de l'utilisateur ; application au domaine de la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ducreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Bouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5438,51 +5438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour l'amélioration du processus décisionnel basée sur le processus d'Intelligence Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5937,50 +5937,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">METIORE: A Publications Reference for the Adaptive Hypermedia Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems - AH 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Malaga, Espagne, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution to the understanding of explanatory factors for the decision-maker problem within the framework of economic intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Bouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multiconference on Systimics, Cybernetics and Informatics - SCI' 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Orlando, Florida, USA, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'élaboration d'un site web à l'extraction de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nourrissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances - EGC'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Université Montpellier 2, 2002, Montpellier, France, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverse Engineering for Data Bases to be queried on web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nourrissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Orlando, USA, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of information retrieval problem in Economic Intelligence context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kislin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIIS, 2002, Orlando, USA, pp.148-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of EQuA2te Architecture in Economic Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5989,561 +6477,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Communication Technologies applied to Economic Intelligence - ICTEI'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nancy 2 - University of Ibadan, Aug 2002, Ibadan, Nigeria, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kislin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METIORE: A Publications Reference for the Adaptive Hypermedia Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Conejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIIS, 2002, Orlando, USA, pp.148-153</w:t>
+              <w:t xml:space="preserve">Hypermedia: Openness, Structural Awareness, and Adaptivity: International Workshops OHS-7, SC-3, and AH-3 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Aarhus, Denmark, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case-Based Reasoning, User model and IRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amos David</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kislin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems - AH 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Malaga, Espagne, 8 p</w:t>
+              <w:t xml:space="preserve">The 5th World Multi-Conference on Systemics, Cybernetics and Informatics - SCI'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orlando, USA, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte du profil de l'utilisateur dans un Système d'Information Stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Multiconference on Systimics, Cybernetics and Informatics - SCI' 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Orlando, Florida, USA, 5 p</w:t>
+              <w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique - VSST'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Barcelona, Spain, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METIORE: A Personalized Information Retrieval System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6559,342 +6844,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on User Modeling - UM'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, AlpenCongressCentrum in Sonthofen, Bavaria, Germany, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100470v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">inria-00100472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting user model in Cooperative IRS</w:t>
               </w:r>
@@ -7038,50 +7038,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Information Retrieval Systems in Document Analysis and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Layout Interpretation &amp; its Applications - DLIA'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Bangalore, India. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personalisation of information based on the concept of relevance using a user model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso ISKO-España EOCONSID'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO, 1999, Granada, Spain. pp.419-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of Information Retrieval Tools in Automatic Document Modelling and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Workshop on Database &amp; Expert Systems Applications - DAUd'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Florence, Italia, pp.522-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards cooperative information retrieval system with user modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7090,303 +7336,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International conference on Information Systems Analysis &amp; Synthesis - ISAS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098974v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">inria-00108053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8068,51 +8068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded fuzzontological model for document interpretation in attribute-value-pair annotation in economic intelligent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olufade Williams Onifade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olusoji Okunoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8625,51 +8625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5F67EB3"/>
+    <w:nsid w:val="B748AAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amos-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-2772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Okae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rotimi Adagunodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusoji Okunoye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Uwadia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2010.5558933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolanle Oladejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Odumuyiwa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike O. Osofisan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Maghrebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Conejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Dhaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ducreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001278v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Derniame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Graysiak-Lacote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098899v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufade Williams Onifade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernand Tiako" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL002N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amos-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9518-2772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61685-3_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Okae" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Akanbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rotimi Adagunodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000265v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48060-7_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50506-6_3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolanle Oladejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Odumuyiwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusoji Okunoye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Uwadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2010.5558933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike O. Osofisan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Maghrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067519" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Conejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74829-8_125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Duffing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Dhaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ducreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun-Charles Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001278v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Derniame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nourrissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Graysiak-Lacote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000412v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufade Williams Onifade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernand Tiako" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL002N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>