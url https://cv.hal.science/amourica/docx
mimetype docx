--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -700,295 +700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
+                <w:t xml:space="preserve">A. Arteaga-Castrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trejo-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935973v1</w:t>
+                <w:t xml:space="preserve">hal-03842442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Surface-Exposed Lysine Residues Designed for Functionalization of Laccase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Amouric</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.600-609. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0026893322040021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842442v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobiocatalytic Oxyfunctionalization with High Reaction Rate using a Baeyer–Villiger Monooxygenase from Burkholderia xenovorans in Metabolically Engineered Cyanobacteria</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halomonas olivaria sp. nov., a moderately halophilic bacterium isolated from olive-processing effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and genetic variation among Fe(II)-oxidizing acidithiobacilli supports the view that these comprise multiple species with different ferrous iron oxidation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of different alkane hydroxylase systems in Rhodococcus ruber strain SP2B, an hexane-degrading actinomycete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Iron and Sulfur Oxidation Pathways in the Acidophilic &amp;lt;i&amp;gt;Acidithiobacillus Ferrooxidans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Appia-Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and Phylogenetic Heterogeneity among Iron-Oxidizing &amp;lt;i&amp;gt;Acidithiobacillus&amp;lt;/i&amp;gt; spp., and Characteristics of the Novel Species &amp;lt;i&amp;gt;Acidithiobacillus Ferrivorans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hallberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tholozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75AAEEA7"/>
+    <w:nsid w:val="9BEB407F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amourica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0315-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lorquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87328-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Moinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Amouric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.825.186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sandoval Ponce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2012.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBDT1V7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appia-Ayme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hallberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tholozan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NW5LNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tholozan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03925.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00017.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amourica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0315-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lorquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87328-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Moinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Amouric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.825.186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sandoval Ponce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2012.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBDT1V7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appia-Ayme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hallberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tholozan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NW5LNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tholozan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03925.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00017.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>