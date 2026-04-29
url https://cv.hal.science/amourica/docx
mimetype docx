--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -2274,274 +2274,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00686901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Iron and Sulfur Oxidation Pathways in the Acidophilic &amp;lt;i&amp;gt;Acidithiobacillus Ferrooxidans&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological and Phylogenetic Heterogeneity among Iron-Oxidizing &amp;lt;i&amp;gt;Acidithiobacillus&amp;lt;/i&amp;gt; spp., and Characteristics of the Novel Species &amp;lt;i&amp;gt;Acidithiobacillus Ferrivorans&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hallberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yarzabal</w:t>
+                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrie Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71-73, pp.163-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.163⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 71-73, pp.167-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874123v1</w:t>
+                <w:t xml:space="preserve">hal-04874135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Phylogenetic Heterogeneity among Iron-Oxidizing &amp;lt;i&amp;gt;Acidithiobacillus&amp;lt;/i&amp;gt; spp., and Characteristics of the Novel Species &amp;lt;i&amp;gt;Acidithiobacillus Ferrivorans&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of the Iron and Sulfur Oxidation Pathways in the Acidophilic &amp;lt;i&amp;gt;Acidithiobacillus Ferrooxidans&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">C. Appia-Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yarzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bonnefoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Barrie Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71-73, pp.167-170. </w:t>
+              <w:t xml:space="preserve">, 2009, 71-73, pp.163-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874135v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxytyrosol from tyrosol using hydroxyphenylacetic acid-induced bacterial cultures and evidence of the role of 4-HPA 3-hydroxylase</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BEB407F"/>
+    <w:nsid w:val="DCBD5D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amourica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0315-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lorquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87328-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Moinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Amouric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.825.186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sandoval Ponce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2012.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBDT1V7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appia-Ayme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hallberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tholozan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NW5LNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tholozan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03925.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00017.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amourica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0315-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lorquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87328-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Moinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Amouric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.825.186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sandoval Ponce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2012.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBDT1V7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hallberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.167" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appia-Ayme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tholozan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NW5LNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tholozan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03925.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00017.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>