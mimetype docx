--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2274,274 +2274,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00686901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Phylogenetic Heterogeneity among Iron-Oxidizing &amp;lt;i&amp;gt;Acidithiobacillus&amp;lt;/i&amp;gt; spp., and Characteristics of the Novel Species &amp;lt;i&amp;gt;Acidithiobacillus Ferrivorans&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the Iron and Sulfur Oxidation Pathways in the Acidophilic &amp;lt;i&amp;gt;Acidithiobacillus Ferrooxidans&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hallberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Amouric</w:t>
+                <w:t xml:space="preserve">C. Appia-Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">A. Yarzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bonnefoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Barrie Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71-73, pp.167-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.167⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 71-73, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874135v1</w:t>
+                <w:t xml:space="preserve">hal-04874123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Iron and Sulfur Oxidation Pathways in the Acidophilic &amp;lt;i&amp;gt;Acidithiobacillus Ferrooxidans&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological and Phylogenetic Heterogeneity among Iron-Oxidizing &amp;lt;i&amp;gt;Acidithiobacillus&amp;lt;/i&amp;gt; spp., and Characteristics of the Novel Species &amp;lt;i&amp;gt;Acidithiobacillus Ferrivorans&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hallberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Appia-Ayme</w:t>
+                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yarzabal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Bonnefoy</w:t>
+                <w:t xml:space="preserve">D. Barrie Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71-73, pp.163-166. </w:t>
+              <w:t xml:space="preserve">, 2009, 71-73, pp.167-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.71-73.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874123v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxytyrosol from tyrosol using hydroxyphenylacetic acid-induced bacterial cultures and evidence of the role of 4-HPA 3-hydroxylase</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCBD5D0B"/>
+    <w:nsid w:val="66AF06D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amourica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0315-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lorquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87328-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Moinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Amouric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.825.186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sandoval Ponce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2012.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBDT1V7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hallberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.167" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appia-Ayme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tholozan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NW5LNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tholozan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03925.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00017.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amourica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0315-7455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arteaga-Castrej&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trejo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026893322040021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lorquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87328-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacqueline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Voitovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitt Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00653" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Moinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Amouric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.825.186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sandoval Ponce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2012.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBDT1V7S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appia-Ayme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yarzabal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hallberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.71-73.167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tholozan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.09.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NW5LNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tholozan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03925.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casalot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00896.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verhe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00017.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>