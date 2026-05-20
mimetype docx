--- v0 (2026-03-19)
+++ v1 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2293 +234,3280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bonded Organic Semiconductors with Long Charge Carrier Lifetimes</w:t>
+                <w:t xml:space="preserve">Electron spin polarization in supramolecular polymers with complex pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Ricardo Ávila Rovelo</w:t>
+                <w:t xml:space="preserve">Kyeong-Im Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Martinez</w:t>
+                <w:t xml:space="preserve">Abhinandan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakana Matsuda</w:t>
+                <w:t xml:space="preserve">Ana M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Sinn</w:t>
+                <w:t xml:space="preserve">Subrata Majumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lévêque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amparo Ruiz- Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (26), pp.10932-10939. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.114903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c03105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0164825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847365v1</w:t>
+                <w:t xml:space="preserve">hal-04278605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality inversion in supramolecular hydrogen-bonded rhodanine-oligothiophene derivatives by solvent and temperature</w:t>
+                <w:t xml:space="preserve">Alternative Functionalization of Hydrogen-Bonded Diketopyrrolopyrrole Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Garcia</w:t>
+                <w:t xml:space="preserve">Gabriel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ricardo Ávila-Rovelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C Carmona-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imrane Id- Boubrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC05945A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (33), pp.e202300344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847936v1</w:t>
+                <w:t xml:space="preserve">hal-04278595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Hydrogen-Bonded π-Conjugated Systems Displaying J-Type Aggregates</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen-Bonded Organic Semiconductors with Long Charge Carrier Lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ricardo Ávila Rovelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wakana Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1708502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (26), pp.10932-10939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c03105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553336v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transport enhancement in supramolecular oligothiophene assemblies using Pt( ii ) centers as a guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The importance of spin state in chiral supramolecular electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA04364K⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.722727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.722727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400900v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-bonded diketopyrrolopyrrole derivatives for energy-related applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chirality inversion in supramolecular hydrogen-bonded rhodanine-oligothiophene derivatives by solvent and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA05236D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (4), pp.529-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC05945A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400909v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Optical and Self-Assembly Properties of Diketopyrrolopyrrole Semicarbazone Derivatives through Hydrogen Bonding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Progress in Hydrogen-Bonded π-Conjugated Systems Displaying J-Type Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ricardo Ávila-Rovelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02 (1), pp.047-063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1708502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201800192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353141v1</w:t>
+                <w:t xml:space="preserve">hal-02553336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakable mesoporous silica nanoparticles for targeted drug delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Bonding as a Supramolecular Tool for Robust OFET Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Cabrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+                <w:t xml:space="preserve">Soumyaditya Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eko Prasetyanto</w:t>
+                <w:t xml:space="preserve">Tianyan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robinet</w:t>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR09112H⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (35), pp.8304-8312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201900689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401989v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis of luminescent blue emitters based on bistriazines with naphthalene as a π-conjugated spacer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Charge transport enhancement in supramolecular oligothiophene assemblies using Pt( ii ) centers as a guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sánchez-Migallón</w:t>
+                <w:t xml:space="preserve">Youssef Atoini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de La Hoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Operamolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (28), pp.16777-16784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA04364K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401999v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Solar Cell Efficiency through Hydrogen Bonding: A Method for Tuning Active Layer Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taner Aytun</w:t>
+                <w:t xml:space="preserve">Hydrogen-bonded diketopyrrolopyrrole derivatives for energy-related applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ricardo Ávila Rovelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Barreda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+                <w:t xml:space="preserve">Swann Militzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lehrman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Stupp</w:t>
+                <w:t xml:space="preserve">Philippe Mesini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm503915t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (41), pp.23451-23475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA05236D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402012v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Free Microwave-Assisted Synthesis of 2,5-Dimethoxyphenylaminotriazines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tuning the Optical and Self-Assembly Properties of Diketopyrrolopyrrole Semicarbazone Derivatives through Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Militzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Phuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b01136⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (8), pp.790-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201800192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402002v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted selective and efficient synthesis of 1,3,5-triazinyl mono and bisureas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Breakable mesoporous silica nanoparticles for targeted drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ramón Ramírez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eko Prasetyanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.01.043⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (13), pp.7240-7247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR09112H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402024v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterned Silver Nanoparticles embedded in a Nanoporous Smectic Liquid Crystalline Polymer Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green synthesis of luminescent blue emitters based on bistriazines with naphthalene as a π-conjugated spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivelina Shishmanova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">José Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangbo Lu</w:t>
+                <w:t xml:space="preserve">Maria Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus Verhoeven</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Sánchez-Migallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de La Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja404825y⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402169v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise self-assembly to improve solar cell morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solvent-Free Microwave-Assisted Synthesis of 2,5-Dimethoxyphenylaminotriazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wei-Wen Tsai</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sánchez-Migallón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (38), pp.11674. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (12), pp.3405-3411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TA12411H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402165v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in Single-Stranded DNA-Templated Stacks of Naphthalene Chromophores</w:t>
+                <w:t xml:space="preserve">Improving Solar Cell Efficiency through Hydrogen Bonding: A Method for Tuning Active Layer Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Stevens</w:t>
+                <w:t xml:space="preserve">Taner Aytun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pim Janssen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Leonel Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Surin</w:t>
+                <w:t xml:space="preserve">Jessica Lehrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertus Schenning</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Stupp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (21), pp.10550-10560. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.1201-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2036444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm503915t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402163v1</w:t>
+                <w:t xml:space="preserve">hal-02402012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing energy transfer in discrete one-dimensional oligonucleotide-templated assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted selective and efficient synthesis of 1,3,5-triazinyl mono and bisureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Herz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Ramón Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sánchez-Migallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de La Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (3), pp.884-886. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (9), pp.1733-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CC04128A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402159v1</w:t>
+                <w:t xml:space="preserve">hal-02402024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-templated assembly of dyes and extended π-conjugated systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microwave-Assisted Selective Synthesis of Mono- and Bistriazines with π-Conjugated Spacers and Study of the Optoelectronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kaeser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Noguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Ramirez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sánchez-Migallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CC05155A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (11), pp.4909-4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo500480r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402156v1</w:t>
+                <w:t xml:space="preserve">hal-04742578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Switchable Helicity of DNA-Templated Assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Patterned Silver Nanoparticles embedded in a Nanoporous Smectic Liquid Crystalline Polymer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarshi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Shishmanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangbo Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200903507⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (30), pp.10922-10925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja404825y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402152v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stepwise self-assembly to improve solar cell morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taner Aytun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carson Bruns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Newcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Wen Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (38), pp.11674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA12411H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA-templated assembly of dyes and extended π-conjugated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Schenning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (15), pp.4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CC05155A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directing energy transfer in discrete one-dimensional oligonucleotide-templated assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (3), pp.884-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CC04128A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Transfer in Single-Stranded DNA-Templated Stacks of Naphthalene Chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Surin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Schenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (21), pp.10550-10560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2036444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of chirality on hydrogen‐bonded supramolecular assemblies and photoconductivity of diketopyrrolopyrrole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Militzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomi Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ricardo Ávila-Rovelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wakana Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Schwaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (44), pp.9998-10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868137v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pH-Switchable Helicity of DNA-Templated Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim g. a. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. w. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus p. h. j. Schenning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (43), pp.8103-8106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200903507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of bipyrazolyls and pyrazolyl-substituted pyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarshi Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivelina Shishmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangbo Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huub van Kuringen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (3), pp.748-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2006.10.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of hydrogen-bond interactions on the electronic nature of DPP-based organic semiconductors: Implications on charge transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Ricardo Ávila Rovelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz- Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Ponce Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent progress in hydrogen-bonded -conjugated systems displaying Jtype aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Ruiz-Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2667,51 +3654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Villar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa-Herv&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuesta-Casas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paz Fern&#225;ndez-Liencres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J M&#233;sini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ricardo &#193;vila Rovelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Matsuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sinn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c03105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Ruiz-Carretero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC05945A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ricardo &#193;vila-Rovelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Atoini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Operamolla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ippolito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA04364K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400909v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Militzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA05236D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Phuong Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maggini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Cabrera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Prasetyanto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09112H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Migall&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de La Hoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Aytun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Barreda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lehrman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stupp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm503915t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Caballero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guerra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01136" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.01.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarshi Dasgupta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Shishmanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbo Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Verhoeven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404825y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Bruns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Newcomb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Tsai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12411H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Stevens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Janssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Schenning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2036444" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04128A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC05155A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim&#8197;g.&#8197;a. Janssen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8197;w. Meijer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus&#8197;p.&#8197;h.&#8197;j. Schenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200903507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub van Kuringen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.10.080" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TG5Z4V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vazquez-Villar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sousa-Herv&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cuesta-Casas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paz Fern&#225;ndez-Liencres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J M&#233;sini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Im Hong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Ruiz- Carretero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0164825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ricardo &#193;vila-Rovelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Carmona-Vargas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Id- Boubrik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Ruiz-Carretero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ricardo &#193;vila Rovelo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Matsuda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sinn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c03105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265415v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.722727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC05945A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyaditya Mula" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyan Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Atoini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Operamolla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ippolito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA04364K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400909v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Militzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA05236D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Phuong Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maggini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Cabrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Prasetyanto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR09112H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Migall&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de La Hoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Caballero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Aytun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Barreda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lehrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stupp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm503915t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.01.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Ramirez Ramos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Migall&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo500480r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarshi Dasgupta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Shishmanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbo Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Verhoeven" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404825y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Bruns" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Newcomb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Tsai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12411H" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Janssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Schenning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC05155A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Stevens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04128A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2036444" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868137v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Nishimura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Schwaller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim&#8197;g.&#8197;a. Janssen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8197;w. Meijer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus&#8197;p.&#8197;h.&#8197;j. Schenning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200903507" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub van Kuringen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.10.080" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TG5Z4V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Ponce Ortiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nelson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>