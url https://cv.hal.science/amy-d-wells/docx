--- v0 (2026-04-16)
+++ v1 (2026-05-17)
@@ -436,355 +436,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Myth and Memoir: American Female Soldiers’ Writings of the Iraq and Afghanistan Wars</w:t>
+                <w:t xml:space="preserve">Women's War Writing: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts of war and peace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3 (2), [9 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 3 (2), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051490v1</w:t>
+                <w:t xml:space="preserve">hal-05051493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEA – Présentation générale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between Myth and Memoir: American Female Soldiers’ Writings of the Iraq and Afghanistan Wars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les épices, 1, [3 p.]</w:t>
+              <w:t xml:space="preserve">Arts of war and peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), [9 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482784v1</w:t>
+                <w:t xml:space="preserve">hal-05051490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spicing It Up: A Teacher’s Testimony of Cinnamon Case Studies and Role Plays in LEA Master 1 English Class</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RILEA – Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gondolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peyronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Les épices, 1, 13 p</w:t>
+              <w:t xml:space="preserve">, 2022, Les épices, 1, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051492v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's War Writing: Introduction</w:t>
+                <w:t xml:space="preserve">Spicing It Up: A Teacher’s Testimony of Cinnamon Case Studies and Role Plays in LEA Master 1 English Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts of war and peace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), [4 p.]</w:t>
+              <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les épices, 1, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051493v1</w:t>
+                <w:t xml:space="preserve">hal-05051492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Baedeker to the Bull Ring and the Boxing Ring: Spaces of Sport in Death in the Afternoon (1932)</w:t>
               </w:r>
@@ -1283,165 +1283,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Bête Sauvage: La métamorphose de Robine Vote dans Nightwood de Djuna Barnes”</w:t>
+                <w:t xml:space="preserve">“From tulips and curls to donuts and jazz: The representation of women in American popular and soldier songs during the First World War,”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses - Corps, arts, visuels, littérature. La traversée des genres</w:t>
+              <w:t xml:space="preserve">Popular Song in the First World War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441468v1</w:t>
+                <w:t xml:space="preserve">hal-02441424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“From tulips and curls to donuts and jazz: The representation of women in American popular and soldier songs during the First World War,”</w:t>
+                <w:t xml:space="preserve">“Bête Sauvage: La métamorphose de Robine Vote dans Nightwood de Djuna Barnes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Song in the First World War</w:t>
+              <w:t xml:space="preserve">Métamorphoses - Corps, arts, visuels, littérature. La traversée des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441424v1</w:t>
+                <w:t xml:space="preserve">hal-02441468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Feminist Geocritical Activism: Natalie Barney’s writing of women’s spaces into women’s places.”</w:t>
               </w:r>
@@ -1490,234 +1490,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quand le domicile privé devient un lieu littéraire public : les espaces personnels, littéraires et textuels de Natalie Barney, Sylvia Beach et Gertrude Stein.”</w:t>
+                <w:t xml:space="preserve">“From Literary Myth to Literary Tourism : Cashing in on Expatriates’ Metaphorical Paris.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et Genres VI</w:t>
+              <w:t xml:space="preserve">The Writing of Space Throughout History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441436v1</w:t>
+                <w:t xml:space="preserve">hal-02441438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“From Literary Myth to Literary Tourism : Cashing in on Expatriates’ Metaphorical Paris.”</w:t>
+                <w:t xml:space="preserve">“Quand le domicile privé devient un lieu littéraire public : les espaces personnels, littéraires et textuels de Natalie Barney, Sylvia Beach et Gertrude Stein.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Writing of Space Throughout History</w:t>
+              <w:t xml:space="preserve">Textes et Genres VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441438v1</w:t>
+                <w:t xml:space="preserve">hal-02441436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A City Girl’s Pastoral Playground: A Geocritical Approach to Gendered Arcadia in Anaïs Nin’s Cities of the Interior.”</w:t>
+                <w:t xml:space="preserve">“Anti-Maternal Rewriting in Ryder: Djuna Barnes's Feminist Twist on Chaucer.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poetics and Politic of Place in Pastoral: International Perspectives</w:t>
+              <w:t xml:space="preserve">Rewriting in the 20th - 21st centuries: Aesthetic Choice or Political Act?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441442v1</w:t>
+                <w:t xml:space="preserve">hal-02441441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sugary Celebrations and Culinary Activism: Sugar, Cooking, and Entertaining during World War I.”</w:t>
               </w:r>
@@ -1766,96 +1766,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Anti-Maternal Rewriting in Ryder: Djuna Barnes's Feminist Twist on Chaucer.”</w:t>
+                <w:t xml:space="preserve">“A City Girl’s Pastoral Playground: A Geocritical Approach to Gendered Arcadia in Anaïs Nin’s Cities of the Interior.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewriting in the 20th - 21st centuries: Aesthetic Choice or Political Act?</w:t>
+              <w:t xml:space="preserve">Poetics and Politic of Place in Pastoral: International Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441441v1</w:t>
+                <w:t xml:space="preserve">hal-02441442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2494,51 +2494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wells" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gondolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaumond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dalingwater" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez Naranjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Letz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lydic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rouassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05511765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy D. Wells" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/declinaisons-des-espaces-feminins-de-lapres-conflit/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wells" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gondolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaumond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dalingwater" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez Naranjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Letz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Lydic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Rouassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05511765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy D. Wells" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/declinaisons-des-espaces-feminins-de-lapres-conflit/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>