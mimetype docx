--- v0 (2026-04-07)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -870,553 +870,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of six bacteria isolated from polylactic acid samples from the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrio spp and other potential pathogenic bacteria associated to microfibers in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rojas-Vargas</w:t>
+                <w:t xml:space="preserve">Ana Luzia de Figueiredo Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libertad Adaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+                <w:t xml:space="preserve">Stephanie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
+                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Sanchez-Flores</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0275284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00794-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288489v1</w:t>
+                <w:t xml:space="preserve">hal-03955938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio spp and other potential pathogenic bacteria associated to microfibers in the North-Western Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastics in sea surface waters around the Antarctic Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luzia de Figueiredo Lacerda</w:t>
+                <w:t xml:space="preserve">Ana L D F Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Petit</w:t>
+                <w:t xml:space="preserve">Lucas dos S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
+                <w:t xml:space="preserve">Erik van Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fábio L Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourenço Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275284⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3977), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40311-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955938v1</w:t>
+                <w:t xml:space="preserve">hal-05493020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics in sea surface waters around the Antarctic Peninsula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana L D F Lacerda</w:t>
+                <w:t xml:space="preserve">High Connectivity among Blue Crab (Callinectes sapidus) Populations in the Western South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas dos S Rodrigues</w:t>
+                <w:t xml:space="preserve">Ralf Kersanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik van Sebille</w:t>
+                <w:t xml:space="preserve">Maria Cristina Silva Cortinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio L Rodrigues</w:t>
+                <w:t xml:space="preserve">Pedro Fernandes Sanmartin Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felipe Cestari Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4) (e0153124), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0153124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1426,161 +1292,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Climate change impacts of plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihan Karali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Baztan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Villarubia Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1727,51 +1593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra C Proietti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo R Secchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02445-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Oliveira Soares Espinosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Oddone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Carneiro Proietti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Frias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S&#233;rvulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe D Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D S Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Puertas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rojas-Vargas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libertad Adaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sanchez-Flores" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00794-23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia de Figueiredo Lacerda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L D F Lacerda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas dos S Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio L Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Ribeiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40311-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kersanach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Silva Cortinhas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Sanmartin Prata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Cestari Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04423053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Karali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Palm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villarubia Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khanna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra C Proietti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo R Secchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02445-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Oliveira Soares Espinosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Oddone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Carneiro Proietti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Frias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S&#233;rvulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe D Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D S Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Puertas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia de Figueiredo Lacerda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L D F Lacerda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas dos S Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio L Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louren&#231;o Ribeiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40311-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kersanach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Silva Cortinhas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes Sanmartin Prata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Cestari Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04423053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Karali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Palm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villarubia Gomes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>